--- v1 (2026-03-20)
+++ v2 (2026-05-05)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Liste des agences" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Liste des agences'!$A$1:$K$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2162">
   <si>
     <t>Numï¿½ro</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Complï¿½ment d'adresse</t>
   </si>
   <si>
     <t>Code Postal</t>
   </si>
   <si>
     <t>Ville</t>
   </si>
   <si>
     <t>Tï¿½lï¿½phone</t>
   </si>
   <si>
     <t>Fax</t>
   </si>
   <si>
@@ -109,51 +109,51 @@
   <si>
     <t>echirolles@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence d'ALBERTVILLE</t>
   </si>
   <si>
     <t>11 chemin de la Charrette</t>
   </si>
   <si>
     <t>ALBERTVILLE</t>
   </si>
   <si>
     <t>04 79 10 08 60</t>
   </si>
   <si>
     <t>04 79 31 65 56</t>
   </si>
   <si>
     <t>albertville@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de BASSENS</t>
   </si>
   <si>
-    <t>5 rue de Bolliet</t>
+    <t>187 rue de Bolliet</t>
   </si>
   <si>
     <t>BASSENS</t>
   </si>
   <si>
     <t>04 79 85 78 40</t>
   </si>
   <si>
     <t>04 79 85 78 09</t>
   </si>
   <si>
     <t>chambery@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de FONTAINE</t>
   </si>
   <si>
     <t>23 rue de Sassenage</t>
   </si>
   <si>
     <t>Z.A.C. espace des Plans</t>
   </si>
   <si>
     <t>FONTAINE</t>
   </si>
@@ -574,51 +574,51 @@
   <si>
     <t>34 rue Voltaire</t>
   </si>
   <si>
     <t>Montauban</t>
   </si>
   <si>
     <t>05 63 02 02 03</t>
   </si>
   <si>
     <t>montauban@yesss-fr.com</t>
   </si>
   <si>
     <t>Direction rï¿½gionale BRETAGNE OUEST</t>
   </si>
   <si>
     <t>1 rue d&amp;#039;Estienne d&amp;#039;Orves</t>
   </si>
   <si>
     <t>Immeuble Celtic Submarine 1, quai C</t>
   </si>
   <si>
     <t>LORIENT</t>
   </si>
   <si>
-    <t xml:space="preserve">02 .9 7. 89 .8 0. </t>
+    <t>02 97 89 80 03</t>
   </si>
   <si>
     <t>dr.bretagne@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de VANNES</t>
   </si>
   <si>
     <t>ZI du Prat</t>
   </si>
   <si>
     <t>Avenue Edouard MICHELIN</t>
   </si>
   <si>
     <t>VANNES</t>
   </si>
   <si>
     <t>02 97 47 32 00</t>
   </si>
   <si>
     <t>vannes@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de LORIENT</t>
   </si>
@@ -1282,51 +1282,51 @@
   <si>
     <t>05 57 17 57 28</t>
   </si>
   <si>
     <t>andernos@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence d'YESSS EXPORT</t>
   </si>
   <si>
     <t>ZE Alfred Daney</t>
   </si>
   <si>
     <t>05 56 39 39 28</t>
   </si>
   <si>
     <t xml:space="preserve">lo gi st iq ue .o </t>
   </si>
   <si>
     <t>peter.birss@yesss-fr.com</t>
   </si>
   <si>
     <t>Direction rï¿½gionale AZUR EST</t>
   </si>
   <si>
-    <t>ZI les Tourrades</t>
+    <t>ZI les Tourrades - Rue Maryse Bastié</t>
   </si>
   <si>
     <t>Parc du Béal</t>
   </si>
   <si>
     <t>06150</t>
   </si>
   <si>
     <t>CANNES</t>
   </si>
   <si>
     <t>04 93 48 12 55</t>
   </si>
   <si>
     <t>04 93 48 12 56</t>
   </si>
   <si>
     <t>dr.azur@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de VILLENEUVE LOUBET</t>
   </si>
   <si>
     <t>Immeuble Marina Airport</t>
   </si>
@@ -3226,2274 +3226,2292 @@
   <si>
     <t>04 77 29 47 16</t>
   </si>
   <si>
     <t>saint-chamond@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de SAINT ETIENNE SUD</t>
   </si>
   <si>
     <t>3 allée du couchant</t>
   </si>
   <si>
     <t>SAINT ÉTIENNE</t>
   </si>
   <si>
     <t>04 77 43 30 30</t>
   </si>
   <si>
     <t>04 77 43 30 31</t>
   </si>
   <si>
     <t>saint-etienne@yesss-fr.com</t>
   </si>
   <si>
+    <t>Agence de ROANNE</t>
+  </si>
+  <si>
+    <t>20 boulevard Charles DE GAULLE</t>
+  </si>
+  <si>
+    <t>LE COTEAU</t>
+  </si>
+  <si>
+    <t>04 77 23 40 10</t>
+  </si>
+  <si>
+    <t>04 77 23 40 19</t>
+  </si>
+  <si>
+    <t>roanne@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de GERGOVIE</t>
+  </si>
+  <si>
+    <t>Z.A.C. de la Novialle</t>
+  </si>
+  <si>
+    <t>Rue de la Serre</t>
+  </si>
+  <si>
+    <t>LA ROCHE BLANCHE</t>
+  </si>
+  <si>
+    <t>04 73 78 61 96</t>
+  </si>
+  <si>
+    <t>04 73 78 61 74</t>
+  </si>
+  <si>
+    <t>gergovie@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MONTBRISON</t>
+  </si>
+  <si>
+    <t>ZI des Granges</t>
+  </si>
+  <si>
+    <t>39 rue de Laplatte</t>
+  </si>
+  <si>
+    <t>MONTBRISON</t>
+  </si>
+  <si>
+    <t>04 77 96 23 50</t>
+  </si>
+  <si>
+    <t>04 77 96 23 59</t>
+  </si>
+  <si>
+    <t>montbrison@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINT ETIENNE NORD</t>
+  </si>
+  <si>
+    <t>26-28 rue Victor Grignard</t>
+  </si>
+  <si>
+    <t>04 77 06 06 06</t>
+  </si>
+  <si>
+    <t>04 77 06 06 09</t>
+  </si>
+  <si>
+    <t>saint-etiennenord@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de RIOM</t>
+  </si>
+  <si>
+    <t>4 rue René ROBIN</t>
+  </si>
+  <si>
+    <t>MOZAC</t>
+  </si>
+  <si>
+    <t>04 73 64 59 70</t>
+  </si>
+  <si>
+    <t>04 73 38 94 52</t>
+  </si>
+  <si>
+    <t>riom@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de FEURS</t>
+  </si>
+  <si>
+    <t>Impasse du Palatin</t>
+  </si>
+  <si>
+    <t>ZI du Forum</t>
+  </si>
+  <si>
+    <t>FEURS</t>
+  </si>
+  <si>
+    <t>04 77 26 00 31</t>
+  </si>
+  <si>
+    <t>04 77 26 32 20</t>
+  </si>
+  <si>
+    <t>feurs@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'YESSS CONNECT FOREZ</t>
+  </si>
+  <si>
+    <t>26-28 Victor Grignard</t>
+  </si>
+  <si>
+    <t>SAINT ETIENNE</t>
+  </si>
+  <si>
+    <t>04 77 06 38 16</t>
+  </si>
+  <si>
+    <t>yesssconnectforez@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction rï¿½gionale BRETAGNE EST</t>
+  </si>
+  <si>
+    <t>167 rue de Lorient</t>
+  </si>
+  <si>
+    <t>Parc Monnier</t>
+  </si>
+  <si>
+    <t>RENNES</t>
+  </si>
+  <si>
+    <t>02 99 02 87 03</t>
+  </si>
+  <si>
+    <t>02 96 61 45 41</t>
+  </si>
+  <si>
+    <t>dr.bretagne-est@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de RENNES CESSON SEVIGNE</t>
+  </si>
+  <si>
+    <t>10 rue de l'Oseraie</t>
+  </si>
+  <si>
+    <t>ZI du Sud-Est</t>
+  </si>
+  <si>
+    <t>CESSON SEVIGNE</t>
+  </si>
+  <si>
+    <t>02 99 41 72 73</t>
+  </si>
+  <si>
+    <t>02 99 41 91 39</t>
+  </si>
+  <si>
+    <t>rennes@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LAVAL</t>
+  </si>
+  <si>
+    <t>ZA de la Riverie</t>
+  </si>
+  <si>
+    <t>Boite postale 62101</t>
+  </si>
+  <si>
+    <t>LAVAL</t>
+  </si>
+  <si>
+    <t>02 43 53 31 31</t>
+  </si>
+  <si>
+    <t>02 43 53 31 45</t>
+  </si>
+  <si>
+    <t>laval@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINT MALO</t>
+  </si>
+  <si>
+    <t>40 rue du grand Jardin</t>
+  </si>
+  <si>
+    <t>ZAC de la Moinnerie</t>
+  </si>
+  <si>
+    <t>SAINT-MALO</t>
+  </si>
+  <si>
+    <t>02 99 19 98 19</t>
+  </si>
+  <si>
+    <t>02 99 19 98 10</t>
+  </si>
+  <si>
+    <t>saint-malo@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MAYENNE</t>
+  </si>
+  <si>
+    <t>Rue Peyennière</t>
+  </si>
+  <si>
+    <t>MAYENNE</t>
+  </si>
+  <si>
+    <t>02 43 08 13 13</t>
+  </si>
+  <si>
+    <t>02 43 04 46 22</t>
+  </si>
+  <si>
+    <t>mayenne@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LE MANS</t>
+  </si>
+  <si>
+    <t>15 bis rue Pierre Martin</t>
+  </si>
+  <si>
+    <t>Z.I. Sud</t>
+  </si>
+  <si>
+    <t>LE MANS</t>
+  </si>
+  <si>
+    <t>02 43 75 06 00</t>
+  </si>
+  <si>
+    <t>lemans@yesss.fr</t>
+  </si>
+  <si>
+    <t>Agence de LA FLECHE</t>
+  </si>
+  <si>
+    <t>9 rue Nicolas Appert</t>
+  </si>
+  <si>
+    <t>LA FLÈCHE</t>
+  </si>
+  <si>
+    <t>02 43 48 07 07</t>
+  </si>
+  <si>
+    <t>02 43 48 07 08</t>
+  </si>
+  <si>
+    <t>lafleche@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de RENNES OUEST</t>
+  </si>
+  <si>
+    <t>ZI route de Lorient</t>
+  </si>
+  <si>
+    <t>12 rue de la Roberdière</t>
+  </si>
+  <si>
+    <t>02 23 46 73 73</t>
+  </si>
+  <si>
+    <t>02 23 46 31 32</t>
+  </si>
+  <si>
+    <t>rennes-ouest@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LA FERTE BERNARD</t>
+  </si>
+  <si>
+    <t>ZA les Carrières</t>
+  </si>
+  <si>
+    <t>Cherré 38, rue de Cormes</t>
+  </si>
+  <si>
+    <t>CHERRÉ - AU</t>
+  </si>
+  <si>
+    <t>02 43 71 34 34</t>
+  </si>
+  <si>
+    <t>02 43 60 04 04</t>
+  </si>
+  <si>
+    <t>lafertebernard@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de DINAN</t>
+  </si>
+  <si>
+    <t>10 rue du Noroit</t>
+  </si>
+  <si>
+    <t>ZA les Alleux</t>
+  </si>
+  <si>
+    <t>TADEN</t>
+  </si>
+  <si>
+    <t>02 96 39 22 22</t>
+  </si>
+  <si>
+    <t>02 96 39 90 34</t>
+  </si>
+  <si>
+    <t>dinan@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de REDON</t>
+  </si>
+  <si>
+    <t>8B rue de Briangaud</t>
+  </si>
+  <si>
+    <t>REDON</t>
+  </si>
+  <si>
+    <t>02 99 72 44 35</t>
+  </si>
+  <si>
+    <t>02 23 63 09 06</t>
+  </si>
+  <si>
+    <t>redon@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de VITRE</t>
+  </si>
+  <si>
+    <t>12 Rue de Plagué</t>
+  </si>
+  <si>
+    <t>Vitré</t>
+  </si>
+  <si>
+    <t>02 23 55 10 42</t>
+  </si>
+  <si>
+    <t>vitre@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction rï¿½gionale AZUR OUEST</t>
+  </si>
+  <si>
+    <t>PA du Grand Pont</t>
+  </si>
+  <si>
+    <t>Quartier du Pérat</t>
+  </si>
+  <si>
+    <t>GRIMAUD</t>
+  </si>
+  <si>
+    <t>04 98 12 64 10</t>
+  </si>
+  <si>
+    <t>04 98 12 64 11</t>
+  </si>
+  <si>
+    <t>dr.azurouest@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de FREJUS</t>
+  </si>
+  <si>
+    <t>Z.I. de la Palud</t>
+  </si>
+  <si>
+    <t>344 avenue Georges BESSE</t>
+  </si>
+  <si>
+    <t>FREJUS</t>
+  </si>
+  <si>
+    <t>04 94 51 20 23</t>
+  </si>
+  <si>
+    <t>04 94 51 19 41</t>
+  </si>
+  <si>
+    <t>frejus@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SIX FOURS</t>
+  </si>
+  <si>
+    <t>Z.A.E. la Millonne</t>
+  </si>
+  <si>
+    <t>264 rue de Hyères</t>
+  </si>
+  <si>
+    <t>SIX FOURS LES PLAGES</t>
+  </si>
+  <si>
+    <t>04 94 25 85 85</t>
+  </si>
+  <si>
+    <t>04 94 25 71 19</t>
+  </si>
+  <si>
+    <t>sixfours@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de HYERES</t>
+  </si>
+  <si>
+    <t>304 Chemin de la Source</t>
+  </si>
+  <si>
+    <t>HYERES</t>
+  </si>
+  <si>
+    <t>04 94 00 03 00</t>
+  </si>
+  <si>
+    <t>04 94 00 36 17</t>
+  </si>
+  <si>
+    <t>hyeres@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de GRIMAUD</t>
+  </si>
+  <si>
+    <t>Z.A. du grand Pont</t>
+  </si>
+  <si>
+    <t>79 chemin des Caucadis</t>
+  </si>
+  <si>
+    <t>04 98 12 92 30</t>
+  </si>
+  <si>
+    <t>04 98 12 64 84</t>
+  </si>
+  <si>
+    <t>grimaud@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINT MAXIMIN</t>
+  </si>
+  <si>
+    <t>P.A. du chemin d'Aix</t>
+  </si>
+  <si>
+    <t>SAINT MAXIMIN</t>
+  </si>
+  <si>
+    <t>04 98 05 25 30</t>
+  </si>
+  <si>
+    <t>04 98 05 25 35</t>
+  </si>
+  <si>
+    <t>saintmaximin@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de TOULON EST</t>
+  </si>
+  <si>
+    <t>Route de la Farlède</t>
+  </si>
+  <si>
+    <t>RD 97 la Bigue</t>
+  </si>
+  <si>
+    <t>LA VALETTE DU VAR</t>
+  </si>
+  <si>
+    <t>04 94 38 33 27</t>
+  </si>
+  <si>
+    <t>04 94 35 02 66</t>
+  </si>
+  <si>
+    <t>toulon@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINT RAPHAEL</t>
+  </si>
+  <si>
+    <t>Z.A.C. du Cerceron</t>
+  </si>
+  <si>
+    <t>Rue Denis PAPIN</t>
+  </si>
+  <si>
+    <t>SAINT RAPHAEL</t>
+  </si>
+  <si>
+    <t>04 94 17 83 20</t>
+  </si>
+  <si>
+    <t>04 94 95 45 48</t>
+  </si>
+  <si>
+    <t>saintraphael@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LE LUC EN PROVENCE</t>
+  </si>
+  <si>
+    <t>61 rue Jean Jaurès</t>
+  </si>
+  <si>
+    <t>LE LUC EN PROVENCE</t>
+  </si>
+  <si>
+    <t>04 94 50 15 90</t>
+  </si>
+  <si>
+    <t>04 94 47 94 19</t>
+  </si>
+  <si>
+    <t>luc@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINTE MAXIME</t>
+  </si>
+  <si>
+    <t>Route du plan de la Tour</t>
+  </si>
+  <si>
+    <t>SAINTE MAXIME</t>
+  </si>
+  <si>
+    <t>04 94 17 02 02</t>
+  </si>
+  <si>
+    <t>04 94 56 54 67</t>
+  </si>
+  <si>
+    <t>saintemaxime@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de TOULON CENTRE</t>
+  </si>
+  <si>
+    <t>Boulevard Ferdinand DE LESSEPS</t>
+  </si>
+  <si>
+    <t>TOULON</t>
+  </si>
+  <si>
+    <t>04 94 75 74 75</t>
+  </si>
+  <si>
+    <t>04 94 22 50 41</t>
+  </si>
+  <si>
+    <t>toulon.centre@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LE LAVANDOU</t>
+  </si>
+  <si>
+    <t>121 rue des Bugadières</t>
+  </si>
+  <si>
+    <t>LE LAVANDOU</t>
+  </si>
+  <si>
+    <t>04 94 94 07 42</t>
+  </si>
+  <si>
+    <t>lelavandou@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de ST CYR SUR MER</t>
+  </si>
+  <si>
+    <t>ZAC des Pradeaux</t>
+  </si>
+  <si>
+    <t>224 rue Alexandre Dumas</t>
+  </si>
+  <si>
+    <t>ST CYR SUR MER</t>
+  </si>
+  <si>
+    <t>04 92 98 12 36</t>
+  </si>
+  <si>
+    <t>saintcyrsurmer@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction rï¿½gionale CENTRE VALLEE DE LA LOIRE</t>
+  </si>
+  <si>
+    <t>117 rue Saint Marceau</t>
+  </si>
+  <si>
+    <t>ORLÉANS</t>
+  </si>
+  <si>
+    <t>02 38 22 20 37</t>
+  </si>
+  <si>
+    <t>02 38 22 08 59</t>
+  </si>
+  <si>
+    <t>dr.centre@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ANGERS</t>
+  </si>
+  <si>
+    <t>17 boulevard de l'Industrie</t>
+  </si>
+  <si>
+    <t>Cellule 3</t>
+  </si>
+  <si>
+    <t>ÉCOUFLANT</t>
+  </si>
+  <si>
+    <t>02 41 60 54 54</t>
+  </si>
+  <si>
+    <t>02 41 34 73 06</t>
+  </si>
+  <si>
+    <t>angers@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de TOURS</t>
+  </si>
+  <si>
+    <t>22 rue Joseph CUGNOT</t>
+  </si>
+  <si>
+    <t>Z.I. n° 2</t>
+  </si>
+  <si>
+    <t>JOUÉ LÈS TOURS</t>
+  </si>
+  <si>
+    <t>02 47 73 91 92</t>
+  </si>
+  <si>
+    <t>02 47 73 91 60</t>
+  </si>
+  <si>
+    <t>tours@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CHOLET</t>
+  </si>
+  <si>
+    <t>4 square James JOULE</t>
+  </si>
+  <si>
+    <t>Rue de la Gatine</t>
+  </si>
+  <si>
+    <t>CHOLET</t>
+  </si>
+  <si>
+    <t>02 41 29 07 07</t>
+  </si>
+  <si>
+    <t>02 41 29 09 22</t>
+  </si>
+  <si>
+    <t>cholet@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAUMUR</t>
+  </si>
+  <si>
+    <t>Rue des Patureaux</t>
+  </si>
+  <si>
+    <t>Z.I. Ecoparc</t>
+  </si>
+  <si>
+    <t>SAUMUR</t>
+  </si>
+  <si>
+    <t>02 41 67 58 58</t>
+  </si>
+  <si>
+    <t>02 41 67 58 59</t>
+  </si>
+  <si>
+    <t>saumur@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de BLOIS</t>
+  </si>
+  <si>
+    <t>3 rue de l'Azin</t>
+  </si>
+  <si>
+    <t>BLOIS</t>
+  </si>
+  <si>
+    <t>02 54 55 96 60</t>
+  </si>
+  <si>
+    <t>02 54 55 96 61</t>
+  </si>
+  <si>
+    <t>blois@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de NEVERS</t>
+  </si>
+  <si>
+    <t>1585 ROUTE DE CHATEAU CHINON</t>
+  </si>
+  <si>
+    <t>SAINT ELOI</t>
+  </si>
+  <si>
+    <t>03 86 59 40 40</t>
+  </si>
+  <si>
+    <t>03 86 59 59 09</t>
+  </si>
+  <si>
+    <t>nevers@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ORLEANS</t>
+  </si>
+  <si>
+    <t>ZAC des Chateliers</t>
+  </si>
+  <si>
+    <t>32 Rue des Frères LUMIERE</t>
+  </si>
+  <si>
+    <t>ST JEAN DE BRAYE</t>
+  </si>
+  <si>
+    <t>02 38 22 16 42</t>
+  </si>
+  <si>
+    <t>02 38 86 54 35</t>
+  </si>
+  <si>
+    <t>orleans@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MONTARGIS</t>
+  </si>
+  <si>
+    <t>24 rue Pierre NOBEL</t>
+  </si>
+  <si>
+    <t>Z.A.</t>
+  </si>
+  <si>
+    <t>VILLEMANDEUR</t>
+  </si>
+  <si>
+    <t>02 38 93 08 08</t>
+  </si>
+  <si>
+    <t>02 38 93 87 76</t>
+  </si>
+  <si>
+    <t>montargis@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ORLEANS-OUEST</t>
+  </si>
+  <si>
+    <t>10 rue Jean NICOT</t>
+  </si>
+  <si>
+    <t>ZI Ingre</t>
+  </si>
+  <si>
+    <t>ST JEAN DE LA RUELLE</t>
+  </si>
+  <si>
+    <t>02 38 61 98 78</t>
+  </si>
+  <si>
+    <t>02 38 73 91 19</t>
+  </si>
+  <si>
+    <t>orleansouest@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ANGERS OUEST</t>
+  </si>
+  <si>
+    <t>Z.I. Beaucouzé - Angers</t>
+  </si>
+  <si>
+    <t>6 rue de l'Ebeaupin - B.P. 70273</t>
+  </si>
+  <si>
+    <t>BEAUCOUZÉ</t>
+  </si>
+  <si>
+    <t>02 41 43 14 76</t>
+  </si>
+  <si>
+    <t>02 41 43 14 77</t>
+  </si>
+  <si>
+    <t>angers-ouest@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de TOURS NORD</t>
+  </si>
+  <si>
+    <t>Z.A. l'arche d'Oé</t>
+  </si>
+  <si>
+    <t>NOTRE DAME D'OÉ</t>
+  </si>
+  <si>
+    <t>02 47 46 28 07</t>
+  </si>
+  <si>
+    <t>02 47 86 08 25</t>
+  </si>
+  <si>
+    <t>toursnord@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CHATEAUROUX</t>
+  </si>
+  <si>
+    <t>11 Rue Robert Mallet Stevens</t>
+  </si>
+  <si>
+    <t>ZA Des Chevaliers</t>
+  </si>
+  <si>
+    <t>CHATEAUROUX</t>
+  </si>
+  <si>
+    <t>02 54 22 22 17</t>
+  </si>
+  <si>
+    <t>02 54 07 42 68</t>
+  </si>
+  <si>
+    <t>chateauroux@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MONTLUCON</t>
+  </si>
+  <si>
+    <t>Rue Jules BOURNET</t>
+  </si>
+  <si>
+    <t>Z.A. de Pasquis</t>
+  </si>
+  <si>
+    <t>03100</t>
+  </si>
+  <si>
+    <t>MONTLUÇON</t>
+  </si>
+  <si>
+    <t>04 70 08 08 09</t>
+  </si>
+  <si>
+    <t>04 70 05 44 44</t>
+  </si>
+  <si>
+    <t>montlucon@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de BOURGES</t>
+  </si>
+  <si>
+    <t>867 RUE  DE MALITORNE</t>
+  </si>
+  <si>
+    <t>SAINT DOULCHARD</t>
+  </si>
+  <si>
+    <t>02 48 24 02 41</t>
+  </si>
+  <si>
+    <t>bourges@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction rï¿½gionale PARIS EST</t>
+  </si>
+  <si>
+    <t>38 avenue du gros chêne</t>
+  </si>
+  <si>
+    <t>HERBLAY</t>
+  </si>
+  <si>
+    <t>drparisest@yesss.fr</t>
+  </si>
+  <si>
+    <t>Agence de NEMOURS</t>
+  </si>
+  <si>
+    <t>ZAC des hauteurs du Loing</t>
+  </si>
+  <si>
+    <t>27 chemin des Mazes</t>
+  </si>
+  <si>
+    <t>NEMOURS</t>
+  </si>
+  <si>
+    <t>01 64 45 54 54</t>
+  </si>
+  <si>
+    <t>01 64 45 04 61</t>
+  </si>
+  <si>
+    <t>nemours@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PONTAULT COMBAULT</t>
+  </si>
+  <si>
+    <t>16 - 18 rue de Paris</t>
+  </si>
+  <si>
+    <t>RN 4</t>
+  </si>
+  <si>
+    <t>PONTAULT COMBAULT</t>
+  </si>
+  <si>
+    <t>01 60 18 21 21</t>
+  </si>
+  <si>
+    <t>01 60 29 20 38</t>
+  </si>
+  <si>
+    <t>pontaultcombault@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MEAUX</t>
+  </si>
+  <si>
+    <t>3 B avenue de la Victoire</t>
+  </si>
+  <si>
+    <t>MEAUX</t>
+  </si>
+  <si>
+    <t>01 60 09 55 66</t>
+  </si>
+  <si>
+    <t>01 60 09 50 10</t>
+  </si>
+  <si>
+    <t>meaux@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'EVRY</t>
+  </si>
+  <si>
+    <t>19 rue des Pyrénées</t>
+  </si>
+  <si>
+    <t>ÉVRY-LISSES</t>
+  </si>
+  <si>
+    <t>01 69 11 20 00</t>
+  </si>
+  <si>
+    <t>01 60 86 43 89</t>
+  </si>
+  <si>
+    <t>evry@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de VALENTON</t>
+  </si>
+  <si>
+    <t>ZAC du champ Saint Julien</t>
+  </si>
+  <si>
+    <t>Rue Henri Moissan</t>
+  </si>
+  <si>
+    <t>VALENTON</t>
+  </si>
+  <si>
+    <t>01 43 89 44 00</t>
+  </si>
+  <si>
+    <t>06 72 10 35 72</t>
+  </si>
+  <si>
+    <t>valenton@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MELUN</t>
+  </si>
+  <si>
+    <t>269 rue du Maréchal Juin</t>
+  </si>
+  <si>
+    <t>Accueil 46, Livraison 45</t>
+  </si>
+  <si>
+    <t>VAUX-LE-PENIL</t>
+  </si>
+  <si>
+    <t>01 64 37 08 71</t>
+  </si>
+  <si>
+    <t>melun@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de GONESSE</t>
+  </si>
+  <si>
+    <t>6 bis rue Berthelot</t>
+  </si>
+  <si>
+    <t>GONESSE</t>
+  </si>
+  <si>
+    <t>01 34 07 88 88</t>
+  </si>
+  <si>
+    <t>01 39 85 02 23</t>
+  </si>
+  <si>
+    <t>gonesse@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PARIS 10</t>
+  </si>
+  <si>
+    <t>63 quai de Valmy</t>
+  </si>
+  <si>
+    <t>PARIS</t>
+  </si>
+  <si>
+    <t>01 40 18 48 48</t>
+  </si>
+  <si>
+    <t>01 40 18 79 55</t>
+  </si>
+  <si>
+    <t>paris10@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PALAISEAU</t>
+  </si>
+  <si>
+    <t>6 rue Ambroise Crozat</t>
+  </si>
+  <si>
+    <t>PALAISEAU</t>
+  </si>
+  <si>
+    <t>01 69 74 10 19</t>
+  </si>
+  <si>
+    <t>01 60 10 58 51</t>
+  </si>
+  <si>
+    <t>palaiseau@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PARIS 14</t>
+  </si>
+  <si>
+    <t>26 rue Gassendi</t>
+  </si>
+  <si>
+    <t>01 43 20 21 21</t>
+  </si>
+  <si>
+    <t>01 43 35 40 44</t>
+  </si>
+  <si>
+    <t>paris14@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PARIS 13</t>
+  </si>
+  <si>
+    <t>2 - 8 rue Albert EINSTEIN</t>
+  </si>
+  <si>
+    <t>01 40 01 00 10</t>
+  </si>
+  <si>
+    <t>01 43 43 14 70</t>
+  </si>
+  <si>
+    <t>paris13@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LIEUSAINT</t>
+  </si>
+  <si>
+    <t>ZAC du Levant</t>
+  </si>
+  <si>
+    <t>333 avenue Marguerite PEREY - Bât. A2</t>
+  </si>
+  <si>
+    <t>LIEUSAINT</t>
+  </si>
+  <si>
+    <t>01 60 02 50 02</t>
+  </si>
+  <si>
+    <t>01 60 64 23 83</t>
+  </si>
+  <si>
+    <t>lieusaint@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MONTLHERY</t>
+  </si>
+  <si>
+    <t>31 rue du pont aux Pins</t>
+  </si>
+  <si>
+    <t>MONTLHÉRY</t>
+  </si>
+  <si>
+    <t>01 69 63 30 60</t>
+  </si>
+  <si>
+    <t>montlhery@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CHAMPIGNY</t>
+  </si>
+  <si>
+    <t>16 rue Serpente</t>
+  </si>
+  <si>
+    <t>Champigny-sur-Marne</t>
+  </si>
+  <si>
+    <t>01 45 16 26 00</t>
+  </si>
+  <si>
+    <t>champigny@yesss.fr</t>
+  </si>
+  <si>
+    <t>Agence d'YESSS CABLE PARIS</t>
+  </si>
+  <si>
+    <t>Les Mureaux</t>
+  </si>
+  <si>
+    <t>Direction rï¿½gionale IDF SUD &amp; EST</t>
+  </si>
+  <si>
+    <t>ZAC des Chevries</t>
+  </si>
+  <si>
+    <t>1 rue des Vieilles Granges</t>
+  </si>
+  <si>
+    <t>AUBERGENVILLE</t>
+  </si>
+  <si>
+    <t>01 30 95 01 01</t>
+  </si>
+  <si>
+    <t>01 30 95 01 02</t>
+  </si>
+  <si>
+    <t>dr.parissudouest@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction rï¿½gionale LANGUEDOC</t>
+  </si>
+  <si>
+    <t>155 rue Medhi Ben Barka</t>
+  </si>
+  <si>
+    <t>ZI Garosud</t>
+  </si>
+  <si>
+    <t>MONTPELLIER</t>
+  </si>
+  <si>
+    <t>04 67 83 26 29</t>
+  </si>
+  <si>
+    <t>dr.languedoc-roussillon@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MAUGUIO</t>
+  </si>
+  <si>
+    <t>362 rue Saint Exupery</t>
+  </si>
+  <si>
+    <t>Espace Commercial Fréjorgues Ouest</t>
+  </si>
+  <si>
+    <t>MAUGUIO</t>
+  </si>
+  <si>
+    <t>04 67 20 01 20</t>
+  </si>
+  <si>
+    <t>04 67 20 01 18</t>
+  </si>
+  <si>
+    <t>montpellier-sud@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de NIMES</t>
+  </si>
+  <si>
+    <t>927 avenue Joliot CURIE</t>
+  </si>
+  <si>
+    <t>NIMES CADEREAU</t>
+  </si>
+  <si>
+    <t>04 66 23 66 55</t>
+  </si>
+  <si>
+    <t>04 66 62 26 09</t>
+  </si>
+  <si>
+    <t>nimes@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MONTPELLIER NORD</t>
+  </si>
+  <si>
+    <t>Parc Euromedicine</t>
+  </si>
+  <si>
+    <t>762 rue du Puech Villa</t>
+  </si>
+  <si>
+    <t>04 99 58 11 11</t>
+  </si>
+  <si>
+    <t>04 99 58 11 12</t>
+  </si>
+  <si>
+    <t>montpellier-nord@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ALES NORD</t>
+  </si>
+  <si>
+    <t>110 bis avenue Sainte Barbe</t>
+  </si>
+  <si>
+    <t>ST MARTIN VALGALGUES</t>
+  </si>
+  <si>
+    <t>04 66 54 25 05</t>
+  </si>
+  <si>
+    <t>04 66 54 25 14</t>
+  </si>
+  <si>
+    <t>alesnord@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MONTPELLIER OUEST</t>
+  </si>
+  <si>
+    <t>155 Rue Medhi BEN BARKA</t>
+  </si>
+  <si>
+    <t>Z.I Garosud</t>
+  </si>
+  <si>
+    <t>04 67 83 64 60</t>
+  </si>
+  <si>
+    <t>04 67 71 78 12</t>
+  </si>
+  <si>
+    <t>montpellier-ouest@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LUNEL</t>
+  </si>
+  <si>
+    <t>107 chemin de la grande Liquine</t>
+  </si>
+  <si>
+    <t>LUNEL</t>
+  </si>
+  <si>
+    <t>04 67 15 64 20</t>
+  </si>
+  <si>
+    <t>04 67 15 64 21</t>
+  </si>
+  <si>
+    <t>lunel@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MARGUERITTES</t>
+  </si>
+  <si>
+    <t>Allée Jean MERMOZ</t>
+  </si>
+  <si>
+    <t>Z.A.C. du Tec</t>
+  </si>
+  <si>
+    <t>MARGUERITTES</t>
+  </si>
+  <si>
+    <t>04 66 02 93 70</t>
+  </si>
+  <si>
+    <t>04 66 04 02 11</t>
+  </si>
+  <si>
+    <t>marguerittes@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ALES SUD</t>
+  </si>
+  <si>
+    <t>1115 route d'Uzès</t>
+  </si>
+  <si>
+    <t>ALES</t>
+  </si>
+  <si>
+    <t>04 66 43 10 28</t>
+  </si>
+  <si>
+    <t>04 66 43 17 67</t>
+  </si>
+  <si>
+    <t>alessud@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CLERMONT L HERAULT</t>
+  </si>
+  <si>
+    <t>2150 Avenue de la Salamane</t>
+  </si>
+  <si>
+    <t>CLERMONT L HERAULT</t>
+  </si>
+  <si>
+    <t>04 67 44 33 34</t>
+  </si>
+  <si>
+    <t>04 67 88 65 61</t>
+  </si>
+  <si>
+    <t>clermont.herault@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CASTRIES</t>
+  </si>
+  <si>
+    <t>201 avenue de la Royale</t>
+  </si>
+  <si>
+    <t>ZA les Couteliers</t>
+  </si>
+  <si>
+    <t>CASTRIES</t>
+  </si>
+  <si>
+    <t>04 99 78 79 10</t>
+  </si>
+  <si>
+    <t>castries@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de BAGNOLS SUR CEZE</t>
+  </si>
+  <si>
+    <t>Avenue de la roquette</t>
+  </si>
+  <si>
+    <t>ZA n°3</t>
+  </si>
+  <si>
+    <t>Bagnols sur ceze</t>
+  </si>
+  <si>
+    <t>04 66 50 45 73</t>
+  </si>
+  <si>
+    <t>bagnols.ceze@yesss.fr</t>
+  </si>
+  <si>
+    <t>Direction rï¿½gionale ATLANTIQUE CENTRE AQUITAINE</t>
+  </si>
+  <si>
+    <t>Agence de ROYAN</t>
+  </si>
+  <si>
+    <t>ZC - 10 rue Denis Papin</t>
+  </si>
+  <si>
+    <t>Zone Commerciale</t>
+  </si>
+  <si>
+    <t>ROYAN</t>
+  </si>
+  <si>
+    <t>05 46 05 71 97</t>
+  </si>
+  <si>
+    <t>05 46 05 73 91</t>
+  </si>
+  <si>
+    <t>royan@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ANGOULEME</t>
+  </si>
+  <si>
+    <t>46 route de l'Isle d'Espagnac</t>
+  </si>
+  <si>
+    <t>GOND PONTOUVRE</t>
+  </si>
+  <si>
+    <t>05 45 68 10 00</t>
+  </si>
+  <si>
+    <t>05 45 68 56 00</t>
+  </si>
+  <si>
+    <t>angouleme@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PERIGUEUX</t>
+  </si>
+  <si>
+    <t>2 Boulevard de l'industrie</t>
+  </si>
+  <si>
+    <t>MARSAC SUR LISLE</t>
+  </si>
+  <si>
+    <t>05 53 54 69 69</t>
+  </si>
+  <si>
+    <t>05 53 54 56 92</t>
+  </si>
+  <si>
+    <t>perigueux@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LA ROCHELLE</t>
+  </si>
+  <si>
+    <t>Avenue Louis LUMIÈRE</t>
+  </si>
+  <si>
+    <t>Z.I. - B.P. 33</t>
+  </si>
+  <si>
+    <t>PÉRIGNY</t>
+  </si>
+  <si>
+    <t>05 46 44 04 04</t>
+  </si>
+  <si>
+    <t>05 46 45 40 10</t>
+  </si>
+  <si>
+    <t>larochelle@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de COGNAC</t>
+  </si>
+  <si>
+    <t>ZA le fief du Roy</t>
+  </si>
+  <si>
+    <t>CHATEAUBERNARD</t>
+  </si>
+  <si>
+    <t>05 45 35 16 16</t>
+  </si>
+  <si>
+    <t>05 45 35 30 30</t>
+  </si>
+  <si>
+    <t>cognac@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LIMOGES</t>
+  </si>
+  <si>
+    <t>7 rue Pierre MICHAUX</t>
+  </si>
+  <si>
+    <t>LIMOGES</t>
+  </si>
+  <si>
+    <t>05 55 04 11 11</t>
+  </si>
+  <si>
+    <t>05 55 04 11 12</t>
+  </si>
+  <si>
+    <t>limoges@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINTES</t>
+  </si>
+  <si>
+    <t>25 rue du chemin Ferre</t>
+  </si>
+  <si>
+    <t>SAINTES</t>
+  </si>
+  <si>
+    <t>05 46 90 56 56</t>
+  </si>
+  <si>
+    <t>05 46 90 56 54</t>
+  </si>
+  <si>
+    <t>saintes@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de TONNAY-CHARENTE</t>
+  </si>
+  <si>
+    <t>1 rue Nicolas APPERT</t>
+  </si>
+  <si>
+    <t>ZAC de la Varenne</t>
+  </si>
+  <si>
+    <t>TONNAY CHARENTE</t>
+  </si>
+  <si>
+    <t>05 46 88 02 02</t>
+  </si>
+  <si>
+    <t>tonnaycharente@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SARLAT</t>
+  </si>
+  <si>
+    <t>Centre commercial du Pontet</t>
+  </si>
+  <si>
+    <t>8 avenue de la Dordogne</t>
+  </si>
+  <si>
+    <t>SARLAT LA CANEDA</t>
+  </si>
+  <si>
+    <t>05 53 59 27 63</t>
+  </si>
+  <si>
+    <t>05 53 31 95 86</t>
+  </si>
+  <si>
+    <t>sarlat@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de BERGERAC</t>
+  </si>
+  <si>
+    <t>ZAE Porte de la Dordogne</t>
+  </si>
+  <si>
+    <t>N° 7</t>
+  </si>
+  <si>
+    <t>CREYSSE</t>
+  </si>
+  <si>
+    <t>05 53 73 90 19</t>
+  </si>
+  <si>
+    <t>05 53 73 88 58</t>
+  </si>
+  <si>
+    <t>bergerac@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de BRIVE</t>
+  </si>
+  <si>
+    <t>Z.I. Beauregard</t>
+  </si>
+  <si>
+    <t>Rue Gustave COURBET</t>
+  </si>
+  <si>
+    <t>BRIVE LA GAILLARDE</t>
+  </si>
+  <si>
+    <t>05 55 92 07 21</t>
+  </si>
+  <si>
+    <t>05 55 87 25 37</t>
+  </si>
+  <si>
+    <t>brive@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de DOLUS D'OLERON</t>
+  </si>
+  <si>
+    <t>4 Rue le Corbusier</t>
+  </si>
+  <si>
+    <t>Actipole de la Jarrie</t>
+  </si>
+  <si>
+    <t>DOLUS D'OLÉRON</t>
+  </si>
+  <si>
+    <t>05 46 08 00 70</t>
+  </si>
+  <si>
+    <t>dolus-oleron@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction rï¿½gionale MONT-BLANC BRESSE</t>
+  </si>
+  <si>
+    <t>29 route de Nanfray</t>
+  </si>
+  <si>
+    <t>Cran-gevrier</t>
+  </si>
+  <si>
+    <t>ANNECY</t>
+  </si>
+  <si>
+    <t>04 37 58 47 02</t>
+  </si>
+  <si>
+    <t>04 50 66 96 83</t>
+  </si>
+  <si>
+    <t>dr.leman@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ANNECY</t>
+  </si>
+  <si>
+    <t>29 route de Nanfray - Cran Gevrier</t>
+  </si>
+  <si>
+    <t>ZI du Levray</t>
+  </si>
+  <si>
+    <t>Annecy</t>
+  </si>
+  <si>
+    <t>04 50 69 34 55</t>
+  </si>
+  <si>
+    <t>04 50 69 07 69</t>
+  </si>
+  <si>
+    <t>annecy@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ANNEMASSE</t>
+  </si>
+  <si>
+    <t>Z.I. des Buchillons</t>
+  </si>
+  <si>
+    <t>29 rue de la Résistance</t>
+  </si>
+  <si>
+    <t>ANNEMASSE</t>
+  </si>
+  <si>
+    <t>04 50 37 65 08</t>
+  </si>
+  <si>
+    <t>04 50 87 12 17</t>
+  </si>
+  <si>
+    <t>annemasse@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CLUSES</t>
+  </si>
+  <si>
+    <t>Rue pointe de Cupoire</t>
+  </si>
+  <si>
+    <t>CLUSES</t>
+  </si>
+  <si>
+    <t>04 50 96 31 64</t>
+  </si>
+  <si>
+    <t>04 50 98 97 92</t>
+  </si>
+  <si>
+    <t>cluses@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de BOURG EN BRESSE</t>
+  </si>
+  <si>
+    <t>2 rue Georges CUVIER</t>
+  </si>
+  <si>
+    <t>Les Crêts</t>
+  </si>
+  <si>
+    <t>01000</t>
+  </si>
+  <si>
+    <t>BOURG EN BRESSE</t>
+  </si>
+  <si>
+    <t>04 74 45 30 00</t>
+  </si>
+  <si>
+    <t>04 74 23 38 30</t>
+  </si>
+  <si>
+    <t>bourg@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de THONON LES BAINS</t>
+  </si>
+  <si>
+    <t>96 route du champ du Puits</t>
+  </si>
+  <si>
+    <t>ANTHY SUR LEMAN</t>
+  </si>
+  <si>
+    <t>04 50 26 57 57</t>
+  </si>
+  <si>
+    <t>04 50 71 24 14</t>
+  </si>
+  <si>
+    <t>thonon@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SALLANCHES</t>
+  </si>
+  <si>
+    <t>1750 avenue André Lasquin</t>
+  </si>
+  <si>
+    <t>SALLANCHES</t>
+  </si>
+  <si>
+    <t>04 50 18 86 60</t>
+  </si>
+  <si>
+    <t>04 50 89 74 67</t>
+  </si>
+  <si>
+    <t>sallanches@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PRINGY</t>
+  </si>
+  <si>
+    <t>371 route des Vernes</t>
+  </si>
+  <si>
+    <t>PRINGY</t>
+  </si>
+  <si>
+    <t>04 50 33 35 01</t>
+  </si>
+  <si>
+    <t>04 50 51 92 74</t>
+  </si>
+  <si>
+    <t>pringy@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'AMBERIEU EN BUGEY</t>
+  </si>
+  <si>
+    <t>65 avenue de la Libération</t>
+  </si>
+  <si>
+    <t>01500</t>
+  </si>
+  <si>
+    <t>AMBÉRIEU EN BUGEY</t>
+  </si>
+  <si>
+    <t>04 37 63 29 20</t>
+  </si>
+  <si>
+    <t>04 74 38 22 60</t>
+  </si>
+  <si>
+    <t>amberieu@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINT GENIS POUILLY</t>
+  </si>
+  <si>
+    <t>54 rue du Tiocan</t>
+  </si>
+  <si>
+    <t>01630</t>
+  </si>
+  <si>
+    <t>SAINT GENIS POUILLY</t>
+  </si>
+  <si>
+    <t>04 50 28 40 15</t>
+  </si>
+  <si>
+    <t>04 50 20 09 76</t>
+  </si>
+  <si>
+    <t>saintgenis@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction rï¿½gionale PARIS OUEST</t>
+  </si>
+  <si>
+    <t>dr.parisnordouest@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'AUBERGENVILLE</t>
+  </si>
+  <si>
+    <t>1 rue des vieilles Granges</t>
+  </si>
+  <si>
+    <t>ZA des Chevries</t>
+  </si>
+  <si>
+    <t>01 30 99 93 93</t>
+  </si>
+  <si>
+    <t>01 30 99 93 99</t>
+  </si>
+  <si>
+    <t>aubergenville@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CERGY-PONTOISE</t>
+  </si>
+  <si>
+    <t>107 rue de Paris</t>
+  </si>
+  <si>
+    <t>RN 14</t>
+  </si>
+  <si>
+    <t>SAINT OUEN L'AUMONE</t>
+  </si>
+  <si>
+    <t>01 34 30 00 00</t>
+  </si>
+  <si>
+    <t>01 34 30 00 99</t>
+  </si>
+  <si>
+    <t>cergypontoise@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ARGENTEUIL</t>
+  </si>
+  <si>
+    <t>218 route de Pontoise</t>
+  </si>
+  <si>
+    <t>ARGENTEUIL</t>
+  </si>
+  <si>
+    <t>01 34 10 14 00</t>
+  </si>
+  <si>
+    <t>01 34 10 14 44</t>
+  </si>
+  <si>
+    <t>argenteuil@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de COIGNIERES</t>
+  </si>
+  <si>
+    <t>26 - 28 avenue de la Gare</t>
+  </si>
+  <si>
+    <t>COIGNIÈRES</t>
+  </si>
+  <si>
+    <t>01 30 05 12 50</t>
+  </si>
+  <si>
+    <t>01 30 05 31 15</t>
+  </si>
+  <si>
+    <t>coignieres@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de ROSNY</t>
+  </si>
+  <si>
+    <t>147 boulevard Alsace Lorraine</t>
+  </si>
+  <si>
+    <t>ROSNY-SOUS-BOIS</t>
+  </si>
+  <si>
+    <t>01 48 70 21 63</t>
+  </si>
+  <si>
+    <t>01 48 70 21 12</t>
+  </si>
+  <si>
+    <t>rosny@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de BAGNEUX</t>
+  </si>
+  <si>
+    <t>10 allée du Parc de Garlande</t>
+  </si>
+  <si>
+    <t>BAGNEUX</t>
+  </si>
+  <si>
+    <t>01 55 48 91 91</t>
+  </si>
+  <si>
+    <t>01 49 85 39 33</t>
+  </si>
+  <si>
+    <t>chatillon@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CHAMPAGNE SUR OISE</t>
+  </si>
+  <si>
+    <t>1 rue Lavoisier Lot 6</t>
+  </si>
+  <si>
+    <t>ZA du Paradis</t>
+  </si>
+  <si>
+    <t>CHAMPAGNE SUR OISE</t>
+  </si>
+  <si>
+    <t>01 30 28 21 07</t>
+  </si>
+  <si>
+    <t>01 30 34 54 73</t>
+  </si>
+  <si>
+    <t>champagnesuroise@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de VERSAILLES</t>
+  </si>
+  <si>
+    <t>111 avenue du Général Leclerc</t>
+  </si>
+  <si>
+    <t>VIROFLAY</t>
+  </si>
+  <si>
+    <t>01 39 20 22 19</t>
+  </si>
+  <si>
+    <t>01 30 24 16 56</t>
+  </si>
+  <si>
+    <t>versailles@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CHAMBOURCY</t>
+  </si>
+  <si>
+    <t>50 route de Mantes</t>
+  </si>
+  <si>
+    <t>CHAMBOURCY</t>
+  </si>
+  <si>
+    <t>01 30 06 00 88</t>
+  </si>
+  <si>
+    <t>01 30 74 28 07</t>
+  </si>
+  <si>
+    <t>chambourcy@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINT LEU LA FORET</t>
+  </si>
+  <si>
+    <t>1 rue Charles CROS</t>
+  </si>
+  <si>
+    <t>SAINT LEU LA FORET</t>
+  </si>
+  <si>
+    <t>01 34 18 88 18</t>
+  </si>
+  <si>
+    <t>01 34 18 07 76</t>
+  </si>
+  <si>
+    <t>saintleu@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PLAISIR</t>
+  </si>
+  <si>
+    <t>226 rue Jacques MONOD</t>
+  </si>
+  <si>
+    <t>Bâtiment 17-18</t>
+  </si>
+  <si>
+    <t>PLAISIR</t>
+  </si>
+  <si>
+    <t>01 30 79 07 07</t>
+  </si>
+  <si>
+    <t>01 34 81 26 62</t>
+  </si>
+  <si>
+    <t>plaisir@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'AUBERVILLIERS</t>
+  </si>
+  <si>
+    <t>65 rue des Cités</t>
+  </si>
+  <si>
+    <t>AUBERVILLIERS</t>
+  </si>
+  <si>
+    <t>01 48 11 93 93</t>
+  </si>
+  <si>
+    <t>01 48 39 28 67</t>
+  </si>
+  <si>
+    <t>aubervilliers@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de VILLENEUVE LA GARENNE</t>
+  </si>
+  <si>
+    <t>32 - 34 avenue Marc SANGNIER</t>
+  </si>
+  <si>
+    <t>VILLENEUVE LA GARENNE</t>
+  </si>
+  <si>
+    <t>01 41 21 31 00</t>
+  </si>
+  <si>
+    <t>01 42 04 03 60</t>
+  </si>
+  <si>
+    <t>villeneuvelagarenne@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de NANTERRE</t>
+  </si>
+  <si>
+    <t>28 rue des Agglomérés</t>
+  </si>
+  <si>
+    <t>NANTERRE</t>
+  </si>
+  <si>
+    <t>01 40 99 08 59</t>
+  </si>
+  <si>
+    <t>nanterre@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction rï¿½gionale HAUT FOREZ</t>
+  </si>
+  <si>
+    <t>ANDREZIEUX BOUTHEON</t>
+  </si>
+  <si>
+    <t>04 77 55 72 10</t>
+  </si>
+  <si>
+    <t>04 77 55 72 19</t>
+  </si>
+  <si>
+    <t>drforez@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de VALENCE</t>
+  </si>
+  <si>
+    <t>28 rue des Mourettes</t>
+  </si>
+  <si>
+    <t>VALENCE</t>
+  </si>
+  <si>
+    <t>04 75 81 19 00</t>
+  </si>
+  <si>
+    <t>04 75 81 18 91</t>
+  </si>
+  <si>
+    <t>valence@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de VIENNE</t>
+  </si>
+  <si>
+    <t>Z.I. d'Estressin</t>
+  </si>
+  <si>
+    <t>VIENNE</t>
+  </si>
+  <si>
+    <t>04 74 85 08 70</t>
+  </si>
+  <si>
+    <t>04 74 31 62 29</t>
+  </si>
+  <si>
+    <t>vienne@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LE PUY</t>
+  </si>
+  <si>
+    <t>Chemin de Farnier</t>
+  </si>
+  <si>
+    <t>BRIVES CHARENSAC</t>
+  </si>
+  <si>
+    <t>04 71 02 82 97</t>
+  </si>
+  <si>
+    <t>04 71 09 00 65</t>
+  </si>
+  <si>
+    <t>le-puy@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de ROMANS</t>
+  </si>
+  <si>
+    <t>22 bis avenue des Allobroges</t>
+  </si>
+  <si>
+    <t>ROMANS SUR ISÈRE</t>
+  </si>
+  <si>
+    <t>04 75 70 79 05</t>
+  </si>
+  <si>
+    <t>04 75 70 84 81</t>
+  </si>
+  <si>
+    <t>romans@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ANNONAY</t>
+  </si>
+  <si>
+    <t>54 avenue Rhin et Danube</t>
+  </si>
+  <si>
+    <t>07100</t>
+  </si>
+  <si>
+    <t>ANNONAY</t>
+  </si>
+  <si>
+    <t>04 75 33 02 47</t>
+  </si>
+  <si>
+    <t>04 75 33 00 69</t>
+  </si>
+  <si>
+    <t>annonay@yesss-fr.com</t>
+  </si>
+  <si>
     <t>Agence de FIRMINY</t>
   </si>
   <si>
     <t>Z.A. du Parc secteur de la Gampille</t>
   </si>
   <si>
     <t>FRAISSES</t>
   </si>
   <si>
     <t>04 77 40 48 60</t>
   </si>
   <si>
     <t>04 77 40 48 61</t>
   </si>
   <si>
     <t>firminy@yesss-fr.com</t>
-  </si>
-[...2206 lines deleted...]
-    <t>montbrison@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de MONISTROL</t>
   </si>
   <si>
     <t>Z.A. de la Borie</t>
   </si>
   <si>
     <t>MONISTROL SUR LOIRE</t>
   </si>
   <si>
     <t>04 71 61 66 61</t>
   </si>
   <si>
     <t>04 71 61 66 62</t>
   </si>
   <si>
     <t>monistrol@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de CREST</t>
   </si>
   <si>
     <t>10 Avenue Felix Rozier</t>
   </si>
@@ -6852,65 +6870,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K347"/>
+  <dimension ref="A1:K348"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E347" sqref="E347"/>
+      <selection activeCell="E348" sqref="E348"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.563965" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
@@ -12553,6042 +12571,6077 @@
       <c r="D168" s="3"/>
       <c r="E168" s="4">
         <v>42100</v>
       </c>
       <c r="F168" s="3" t="s">
         <v>1066</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>1067</v>
       </c>
       <c r="H168" s="3" t="s">
         <v>1068</v>
       </c>
       <c r="I168" s="3" t="s">
         <v>1069</v>
       </c>
       <c r="J168" s="3">
         <v>45.4351249</v>
       </c>
       <c r="K168" s="3">
         <v>4.4184577</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" s="3">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>1070</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>1071</v>
       </c>
-      <c r="D169" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="D169" s="3"/>
       <c r="E169" s="4">
-        <v>42490</v>
+        <v>42120</v>
       </c>
       <c r="F169" s="3" t="s">
         <v>1072</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>1073</v>
       </c>
       <c r="H169" s="3" t="s">
         <v>1074</v>
       </c>
       <c r="I169" s="3" t="s">
         <v>1075</v>
       </c>
       <c r="J169" s="3">
-        <v>45.3921874</v>
+        <v>46.01758218</v>
       </c>
       <c r="K169" s="3">
-        <v>4.2716935</v>
+        <v>4.09610628</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" s="3">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>1076</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>1077</v>
       </c>
-      <c r="D170" s="3"/>
+      <c r="D170" s="3" t="s">
+        <v>1078</v>
+      </c>
       <c r="E170" s="4">
-        <v>42120</v>
+        <v>63670</v>
       </c>
       <c r="F170" s="3" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="G170" s="3" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H170" s="3" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="I170" s="3" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="J170" s="3">
-        <v>46.01758218</v>
+        <v>45.71514879</v>
       </c>
       <c r="K170" s="3">
-        <v>4.09610628</v>
+        <v>3.15553256</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" s="3">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="D171" s="3" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="E171" s="4">
-        <v>63670</v>
+        <v>42600</v>
       </c>
       <c r="F171" s="3" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="G171" s="3" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="H171" s="3" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="I171" s="3" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="J171" s="3">
-        <v>45.71514879</v>
+        <v>45.5980445</v>
       </c>
       <c r="K171" s="3">
-        <v>3.15553256</v>
+        <v>4.087954</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" s="3">
         <v>230</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="D172" s="3"/>
       <c r="E172" s="4">
         <v>42000</v>
       </c>
       <c r="F172" s="3" t="s">
         <v>1066</v>
       </c>
       <c r="G172" s="3" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="H172" s="3" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="I172" s="3" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="J172" s="3">
         <v>45.45815898</v>
       </c>
       <c r="K172" s="3">
         <v>4.40351665</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" s="3">
         <v>245</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="D173" s="3"/>
       <c r="E173" s="4">
         <v>63200</v>
       </c>
       <c r="F173" s="3" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="G173" s="3" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="H173" s="3" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="I173" s="3" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="J173" s="3">
         <v>45.89018898</v>
       </c>
       <c r="K173" s="3">
         <v>3.07264703</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" s="3">
         <v>248</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="D174" s="3" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="E174" s="4">
         <v>42110</v>
       </c>
       <c r="F174" s="3" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="G174" s="3" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="H174" s="3" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="I174" s="3" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="J174" s="3">
         <v>45.72194787</v>
       </c>
       <c r="K174" s="3">
         <v>4.22475987</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" s="3">
         <v>804</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="D175" s="3"/>
       <c r="E175" s="4">
         <v>42000</v>
       </c>
       <c r="F175" s="3" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="G175" s="3" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="H175" s="3"/>
       <c r="I175" s="3" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="J175" s="3">
         <v>0</v>
       </c>
       <c r="K175" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" s="1">
         <v>717</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="E176" s="2">
         <v>35000</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="H176" s="1" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="I176" s="1" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="J176" s="1">
         <v>48.48734426</v>
       </c>
       <c r="K176" s="1">
         <v>-2.72021055</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" s="3">
         <v>17</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D177" s="3" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="E177" s="4">
         <v>35510</v>
       </c>
       <c r="F177" s="3" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="G177" s="3" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="H177" s="3" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="I177" s="3" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="J177" s="3">
         <v>48.10493805</v>
       </c>
       <c r="K177" s="3">
         <v>-1.6270709</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" s="3">
         <v>26</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="D178" s="3" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E178" s="4">
         <v>53021</v>
       </c>
       <c r="F178" s="3" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="G178" s="3" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="H178" s="3" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="I178" s="3" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="J178" s="3">
         <v>48.08468036</v>
       </c>
       <c r="K178" s="3">
         <v>-0.73934555</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" s="3">
         <v>87</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="D179" s="3" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="E179" s="4">
         <v>35400</v>
       </c>
       <c r="F179" s="3" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="G179" s="3" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="H179" s="3" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="I179" s="3" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="J179" s="3">
         <v>48.63146211</v>
       </c>
       <c r="K179" s="3">
         <v>-1.98483467</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" s="3">
         <v>89</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="D180" s="3"/>
       <c r="E180" s="4">
         <v>53100</v>
       </c>
       <c r="F180" s="3" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="G180" s="3" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="H180" s="3" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="I180" s="3" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="J180" s="3">
         <v>48.2861361</v>
       </c>
       <c r="K180" s="3">
         <v>-0.6147831</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" s="3">
         <v>94</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="D181" s="3" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="E181" s="4">
         <v>72000</v>
       </c>
       <c r="F181" s="3" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="G181" s="3" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="H181" s="3"/>
       <c r="I181" s="3" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="J181" s="3">
         <v>47.96874234</v>
       </c>
       <c r="K181" s="3">
         <v>0.17368913</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" s="3">
         <v>95</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="D182" s="3"/>
       <c r="E182" s="4">
         <v>72200</v>
       </c>
       <c r="F182" s="3" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="G182" s="3" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="H182" s="3" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="I182" s="3" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="J182" s="3">
         <v>47.70674798</v>
       </c>
       <c r="K182" s="3">
         <v>-0.09803197</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" s="3">
         <v>151</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="D183" s="3" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="E183" s="4">
         <v>35000</v>
       </c>
       <c r="F183" s="3" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="G183" s="3" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="H183" s="3" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="I183" s="3" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="J183" s="3">
         <v>48.10489506</v>
       </c>
       <c r="K183" s="3">
         <v>-1.72558844</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" s="3">
         <v>197</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="D184" s="3" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="E184" s="4">
         <v>72400</v>
       </c>
       <c r="F184" s="3" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="G184" s="3" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="H184" s="3" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="I184" s="3" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="J184" s="3">
         <v>48.1696604</v>
       </c>
       <c r="K184" s="3">
         <v>0.6694983</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" s="3">
         <v>209</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="D185" s="3" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="E185" s="4">
         <v>22100</v>
       </c>
       <c r="F185" s="3" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="G185" s="3" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="H185" s="3" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="I185" s="3" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="J185" s="3">
         <v>48.46929354</v>
       </c>
       <c r="K185" s="3">
         <v>-2.05504417</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" s="3">
         <v>307</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="D186" s="3"/>
       <c r="E186" s="4">
         <v>35600</v>
       </c>
       <c r="F186" s="3" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="G186" s="3" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="H186" s="3" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="I186" s="3" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="J186" s="3">
         <v>47.6702293</v>
       </c>
       <c r="K186" s="3">
         <v>-2.0706201</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" s="3">
         <v>375</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="D187" s="3"/>
       <c r="E187" s="4">
         <v>35500</v>
       </c>
       <c r="F187" s="3" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="G187" s="3" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="H187" s="3"/>
       <c r="I187" s="3" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="J187" s="3">
         <v>48.1209363</v>
       </c>
       <c r="K187" s="3">
         <v>-1.1776501</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" s="1">
         <v>718</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="E188" s="2">
         <v>83310</v>
       </c>
       <c r="F188" s="1" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="H188" s="1" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="I188" s="1" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="J188" s="1">
         <v>43.26817765</v>
       </c>
       <c r="K188" s="1">
         <v>6.54817387</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" s="3">
         <v>37</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="C189" s="3" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="D189" s="3" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="E189" s="4">
         <v>83600</v>
       </c>
       <c r="F189" s="3" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="G189" s="3" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="H189" s="3" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="I189" s="3" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="J189" s="3">
         <v>43.43974713</v>
       </c>
       <c r="K189" s="3">
         <v>6.71699166</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" s="3">
         <v>52</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="D190" s="3" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="E190" s="4">
         <v>83140</v>
       </c>
       <c r="F190" s="3" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="G190" s="3" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="H190" s="3" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="I190" s="3" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="J190" s="3">
         <v>43.108652</v>
       </c>
       <c r="K190" s="3">
         <v>5.836465</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" s="3">
         <v>57</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="D191" s="3"/>
       <c r="E191" s="4">
         <v>83400</v>
       </c>
       <c r="F191" s="3" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="G191" s="3" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="H191" s="3" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="I191" s="3" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="J191" s="3">
         <v>43.1114391</v>
       </c>
       <c r="K191" s="3">
         <v>6.109745</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" s="3">
         <v>61</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="D192" s="3" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="E192" s="4">
         <v>83310</v>
       </c>
       <c r="F192" s="3" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="G192" s="3" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="H192" s="3" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="I192" s="3" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="J192" s="3">
         <v>43.26845628</v>
       </c>
       <c r="K192" s="3">
         <v>6.54828072</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193" s="3">
         <v>146</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="D193" s="3"/>
       <c r="E193" s="4">
         <v>83470</v>
       </c>
       <c r="F193" s="3" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="G193" s="3" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="H193" s="3" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="I193" s="3" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="J193" s="3">
         <v>43.45632388</v>
       </c>
       <c r="K193" s="3">
         <v>5.84158674</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" s="3">
         <v>160</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="D194" s="3" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="E194" s="4">
         <v>83160</v>
       </c>
       <c r="F194" s="3" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="G194" s="3" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="H194" s="3" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="I194" s="3" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="J194" s="3">
         <v>43.13788202</v>
       </c>
       <c r="K194" s="3">
         <v>5.9951663</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195" s="3">
         <v>194</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="D195" s="3" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="E195" s="4">
         <v>83700</v>
       </c>
       <c r="F195" s="3" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="G195" s="3" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="H195" s="3" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="I195" s="3" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="J195" s="3">
         <v>43.43691776</v>
       </c>
       <c r="K195" s="3">
         <v>6.79253115</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196" s="3">
         <v>219</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="D196" s="3"/>
       <c r="E196" s="4">
         <v>83340</v>
       </c>
       <c r="F196" s="3" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="G196" s="3" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="H196" s="3" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="I196" s="3" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="J196" s="3">
         <v>43.39336998</v>
       </c>
       <c r="K196" s="3">
         <v>6.31919903</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197" s="3">
         <v>271</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="D197" s="3"/>
       <c r="E197" s="4">
         <v>83120</v>
       </c>
       <c r="F197" s="3" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="G197" s="3" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="H197" s="3" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="I197" s="3" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="J197" s="3">
         <v>43.31894903</v>
       </c>
       <c r="K197" s="3">
         <v>6.62979841</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198" s="3">
         <v>303</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="D198" s="3"/>
       <c r="E198" s="4">
         <v>83000</v>
       </c>
       <c r="F198" s="3" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="G198" s="3" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="H198" s="3" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="I198" s="3" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="J198" s="3">
         <v>43.12880173</v>
       </c>
       <c r="K198" s="3">
         <v>5.9395051</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199" s="3">
         <v>349</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="D199" s="3"/>
       <c r="E199" s="4">
         <v>83980</v>
       </c>
       <c r="F199" s="3" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="G199" s="3" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="H199" s="3"/>
       <c r="I199" s="3" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="J199" s="3">
         <v>43.1437139</v>
       </c>
       <c r="K199" s="3">
         <v>6.3567628</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200" s="3">
         <v>384</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="D200" s="3" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="E200" s="4">
         <v>83270</v>
       </c>
       <c r="F200" s="3" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="G200" s="3" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="H200" s="3"/>
       <c r="I200" s="3" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="J200" s="3">
         <v>43.18352698</v>
       </c>
       <c r="K200" s="3">
         <v>5.693482</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201" s="1">
         <v>719</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="D201" s="1"/>
       <c r="E201" s="2">
         <v>45100</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="H201" s="1" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="I201" s="1" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="J201" s="1">
         <v>47.92922604</v>
       </c>
       <c r="K201" s="1">
         <v>1.96517944</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202" s="3">
         <v>30</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="D202" s="3" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="E202" s="4">
         <v>49000</v>
       </c>
       <c r="F202" s="3" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="G202" s="3" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="H202" s="3" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="I202" s="3" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="J202" s="3">
         <v>47.50337799</v>
       </c>
       <c r="K202" s="3">
         <v>-0.509497</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203" s="3">
         <v>78</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="D203" s="3" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="E203" s="4">
         <v>37300</v>
       </c>
       <c r="F203" s="3" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="G203" s="3" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="H203" s="3" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="I203" s="3" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="J203" s="3">
         <v>47.34229789</v>
       </c>
       <c r="K203" s="3">
         <v>0.63229322</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" s="3">
         <v>106</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="D204" s="3" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="E204" s="4">
         <v>49300</v>
       </c>
       <c r="F204" s="3" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="G204" s="3" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="H204" s="3" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="I204" s="3" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="J204" s="3">
         <v>47.03184633</v>
       </c>
       <c r="K204" s="3">
         <v>-0.91815233</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205" s="3">
         <v>117</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="D205" s="3" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="E205" s="4">
         <v>49400</v>
       </c>
       <c r="F205" s="3" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="G205" s="3" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="H205" s="3" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="I205" s="3" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="J205" s="3">
         <v>47.28218408</v>
       </c>
       <c r="K205" s="3">
         <v>-0.05808592</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" s="3">
         <v>123</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="D206" s="3"/>
       <c r="E206" s="4">
         <v>41000</v>
       </c>
       <c r="F206" s="3" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="G206" s="3" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="H206" s="3" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="I206" s="3" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="J206" s="3">
         <v>47.61359868</v>
       </c>
       <c r="K206" s="3">
         <v>1.33048296</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" s="3">
         <v>156</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="D207" s="3"/>
       <c r="E207" s="4">
         <v>58000</v>
       </c>
       <c r="F207" s="3" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="G207" s="3" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="H207" s="3" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="I207" s="3" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="J207" s="3">
         <v>46.9828331</v>
       </c>
       <c r="K207" s="3">
         <v>3.2090837</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" s="3">
         <v>164</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="D208" s="3" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="E208" s="4">
         <v>45800</v>
       </c>
       <c r="F208" s="3" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="G208" s="3" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="H208" s="3" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="I208" s="3" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="J208" s="3">
         <v>47.92186415</v>
       </c>
       <c r="K208" s="3">
         <v>1.94822788</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209" s="3">
         <v>165</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C209" s="3" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="D209" s="3" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="E209" s="4">
         <v>45700</v>
       </c>
       <c r="F209" s="3" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="G209" s="3" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="H209" s="3" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="I209" s="3" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="J209" s="3">
         <v>47.97614536</v>
       </c>
       <c r="K209" s="3">
         <v>2.72061016</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210" s="3">
         <v>166</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="D210" s="3" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="E210" s="4">
         <v>45140</v>
       </c>
       <c r="F210" s="3" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="G210" s="3" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="H210" s="3" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="I210" s="3" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="J210" s="3">
         <v>47.9063717</v>
       </c>
       <c r="K210" s="3">
         <v>1.858943</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" s="3">
         <v>168</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="C211" s="3" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="D211" s="3" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="E211" s="4">
         <v>49072</v>
       </c>
       <c r="F211" s="3" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="G211" s="3" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="H211" s="3" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="I211" s="3" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="J211" s="3">
         <v>47.46617912</v>
       </c>
       <c r="K211" s="3">
         <v>-0.62720239</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" s="3">
         <v>170</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="D212" s="3" t="s">
         <v>649</v>
       </c>
       <c r="E212" s="4">
         <v>37390</v>
       </c>
       <c r="F212" s="3" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="G212" s="3" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="H212" s="3" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="I212" s="3" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="J212" s="3">
         <v>47.44123693</v>
       </c>
       <c r="K212" s="3">
         <v>0.69729817</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" s="3">
         <v>196</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="D213" s="3" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="E213" s="4">
         <v>36000</v>
       </c>
       <c r="F213" s="3" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="G213" s="3" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="H213" s="3" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="I213" s="3" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="J213" s="3">
         <v>46.7931259</v>
       </c>
       <c r="K213" s="3">
         <v>1.7091465</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" s="3">
         <v>224</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="D214" s="3" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="E214" s="4" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="F214" s="3" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="G214" s="3" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="H214" s="3" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="I214" s="3" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="J214" s="3">
         <v>46.37119912</v>
       </c>
       <c r="K214" s="3">
         <v>2.58895397</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215" s="3">
         <v>235</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="C215" s="3" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="D215" s="3"/>
       <c r="E215" s="4">
         <v>18230</v>
       </c>
       <c r="F215" s="3" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="G215" s="3" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="H215" s="3"/>
       <c r="I215" s="3" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="J215" s="3">
         <v>47.1072827</v>
       </c>
       <c r="K215" s="3">
         <v>2.3907872</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216" s="1">
         <v>720</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="D216" s="1"/>
       <c r="E216" s="2">
         <v>95220</v>
       </c>
       <c r="F216" s="1" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="G216" s="1"/>
       <c r="H216" s="1"/>
       <c r="I216" s="1" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="J216" s="1">
         <v>48.98365314</v>
       </c>
       <c r="K216" s="1">
         <v>2.45681763</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217" s="3">
         <v>154</v>
       </c>
       <c r="B217" s="3" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="C217" s="3" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="D217" s="3" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="E217" s="4">
         <v>77140</v>
       </c>
       <c r="F217" s="3" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="G217" s="3" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="H217" s="3" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="I217" s="3" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="J217" s="3">
         <v>48.276131</v>
       </c>
       <c r="K217" s="3">
         <v>2.70739</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218" s="3">
         <v>171</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="D218" s="3" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="E218" s="4">
         <v>77340</v>
       </c>
       <c r="F218" s="3" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="G218" s="3" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="H218" s="3" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="I218" s="3" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="J218" s="3">
         <v>48.77717746</v>
       </c>
       <c r="K218" s="3">
         <v>2.59620667</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219" s="3">
         <v>172</v>
       </c>
       <c r="B219" s="3" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="C219" s="3" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="D219" s="3"/>
       <c r="E219" s="4">
         <v>77100</v>
       </c>
       <c r="F219" s="3" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="G219" s="3" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="H219" s="3" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="I219" s="3" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="J219" s="3">
         <v>48.96028543</v>
       </c>
       <c r="K219" s="3">
         <v>2.91478872</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" s="3">
         <v>174</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="C220" s="3" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="D220" s="3"/>
       <c r="E220" s="4">
         <v>91090</v>
       </c>
       <c r="F220" s="3" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="G220" s="3" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="H220" s="3" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="I220" s="3" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="J220" s="3">
         <v>48.61031325</v>
       </c>
       <c r="K220" s="3">
         <v>2.42940545</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221" s="3">
         <v>177</v>
       </c>
       <c r="B221" s="3" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="C221" s="3" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="D221" s="3" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="E221" s="4">
         <v>94460</v>
       </c>
       <c r="F221" s="3" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="G221" s="3" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="H221" s="3" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="I221" s="3" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="J221" s="3">
         <v>48.75115243</v>
       </c>
       <c r="K221" s="3">
         <v>2.45525122</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" s="3">
         <v>178</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="C222" s="3" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="D222" s="3" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="E222" s="4">
         <v>77000</v>
       </c>
       <c r="F222" s="3" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="G222" s="3" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="H222" s="3"/>
       <c r="I222" s="3" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="J222" s="3">
         <v>48.53134201</v>
       </c>
       <c r="K222" s="3">
         <v>2.68960102</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" s="3">
         <v>185</v>
       </c>
       <c r="B223" s="3" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="C223" s="3" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="D223" s="3"/>
       <c r="E223" s="4">
         <v>95500</v>
       </c>
       <c r="F223" s="3" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="G223" s="3" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="H223" s="3" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="I223" s="3" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="J223" s="3">
         <v>48.98351232</v>
       </c>
       <c r="K223" s="3">
         <v>2.45705366</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" s="3">
         <v>188</v>
       </c>
       <c r="B224" s="3" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="C224" s="3" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="D224" s="3"/>
       <c r="E224" s="4">
         <v>75010</v>
       </c>
       <c r="F224" s="3" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="G224" s="3" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="H224" s="3" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="I224" s="3" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="J224" s="3">
         <v>48.8716592</v>
       </c>
       <c r="K224" s="3">
         <v>2.36480713</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" s="3">
         <v>242</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="C225" s="3" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="D225" s="3"/>
       <c r="E225" s="4">
         <v>91120</v>
       </c>
       <c r="F225" s="3" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="G225" s="3" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="H225" s="3" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="I225" s="3" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="J225" s="3">
         <v>48.71317001</v>
       </c>
       <c r="K225" s="3">
         <v>2.25543503</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" s="3">
         <v>332</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="D226" s="3"/>
       <c r="E226" s="4">
         <v>75014</v>
       </c>
       <c r="F226" s="3" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="G226" s="3" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="H226" s="3" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="I226" s="3" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="J226" s="3">
         <v>48.834795</v>
       </c>
       <c r="K226" s="3">
         <v>2.326649</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" s="3">
         <v>340</v>
       </c>
       <c r="B227" s="3" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="C227" s="3" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="D227" s="3"/>
       <c r="E227" s="4">
         <v>75013</v>
       </c>
       <c r="F227" s="3" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="G227" s="3" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="H227" s="3" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="I227" s="3" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="J227" s="3">
         <v>48.82647897</v>
       </c>
       <c r="K227" s="3">
         <v>2.38229021</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" s="3">
         <v>343</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="C228" s="3" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="D228" s="3" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="E228" s="4">
         <v>77127</v>
       </c>
       <c r="F228" s="3" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="G228" s="3" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="H228" s="3" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="I228" s="3" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="J228" s="3">
         <v>48.6210777</v>
       </c>
       <c r="K228" s="3">
         <v>2.5608329</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" s="3">
         <v>344</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="C229" s="3" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="D229" s="3"/>
       <c r="E229" s="4">
         <v>91310</v>
       </c>
       <c r="F229" s="3" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="G229" s="3" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="H229" s="3"/>
       <c r="I229" s="3" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="J229" s="3">
         <v>48.6495529</v>
       </c>
       <c r="K229" s="3">
         <v>2.2737521</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" s="3">
         <v>348</v>
       </c>
       <c r="B230" s="3" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="D230" s="3"/>
       <c r="E230" s="4">
         <v>94500</v>
       </c>
       <c r="F230" s="3" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="G230" s="3" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="H230" s="3"/>
       <c r="I230" s="3" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="J230" s="3">
         <v>48.817259</v>
       </c>
       <c r="K230" s="3">
         <v>2.531882</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" s="3">
         <v>878</v>
       </c>
       <c r="B231" s="3" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="C231" s="3"/>
       <c r="D231" s="3"/>
       <c r="E231" s="4"/>
       <c r="F231" s="3" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="G231" s="3"/>
       <c r="H231" s="3"/>
       <c r="I231" s="3"/>
       <c r="J231" s="3">
         <v>48.9931578</v>
       </c>
       <c r="K231" s="3">
         <v>1.909928</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" s="1">
+        <v>721</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E232" s="2">
+        <v>78410</v>
+      </c>
+      <c r="F232" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H232" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="I232" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="J232" s="1">
+        <v>48.9738977</v>
+      </c>
+      <c r="K232" s="1">
+        <v>1.8550712</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11">
+      <c r="A233" s="1">
         <v>723</v>
       </c>
-      <c r="B232" s="1" t="s">
-[...8 lines deleted...]
-      <c r="E232" s="2">
+      <c r="B233" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E233" s="2">
         <v>34070</v>
       </c>
-      <c r="F232" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G232" s="1" t="s">
+      <c r="F233" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="G233" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="H232" s="1" t="s">
-[...5 lines deleted...]
-      <c r="J232" s="1">
+      <c r="H233" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="I233" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="J233" s="1">
         <v>43.579748</v>
       </c>
-      <c r="K232" s="1">
+      <c r="K233" s="1">
         <v>3.8652631</v>
-      </c>
-[...33 lines deleted...]
-        <v>3.9399164</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" s="3">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="C234" s="3" t="s">
-        <v>1475</v>
-[...1 lines deleted...]
-      <c r="D234" s="3"/>
+        <v>1476</v>
+      </c>
+      <c r="D234" s="3" t="s">
+        <v>1477</v>
+      </c>
       <c r="E234" s="4">
-        <v>30900</v>
+        <v>34135</v>
       </c>
       <c r="F234" s="3" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="G234" s="3" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="H234" s="3" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="I234" s="3" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="J234" s="3">
-        <v>43.8078757</v>
+        <v>43.5871955</v>
       </c>
       <c r="K234" s="3">
-        <v>4.3162737</v>
+        <v>3.9399164</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" s="3">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="B235" s="3" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="C235" s="3" t="s">
-        <v>1481</v>
-[...3 lines deleted...]
-      </c>
+        <v>1483</v>
+      </c>
+      <c r="D235" s="3"/>
       <c r="E235" s="4">
-        <v>34197</v>
+        <v>30900</v>
       </c>
       <c r="F235" s="3" t="s">
-        <v>1464</v>
+        <v>1484</v>
       </c>
       <c r="G235" s="3" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="H235" s="3" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="I235" s="3" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="J235" s="3">
-        <v>43.64040197</v>
+        <v>43.8078757</v>
       </c>
       <c r="K235" s="3">
-        <v>3.82900357</v>
+        <v>4.3162737</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" s="3">
-        <v>167</v>
+        <v>105</v>
       </c>
       <c r="B236" s="3" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>1487</v>
-[...1 lines deleted...]
-      <c r="D236" s="3"/>
+        <v>1489</v>
+      </c>
+      <c r="D236" s="3" t="s">
+        <v>1490</v>
+      </c>
       <c r="E236" s="4">
-        <v>30520</v>
+        <v>34197</v>
       </c>
       <c r="F236" s="3" t="s">
-        <v>1488</v>
+        <v>1472</v>
       </c>
       <c r="G236" s="3" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="H236" s="3" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="I236" s="3" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="J236" s="3">
-        <v>44.15809392</v>
+        <v>43.64040197</v>
       </c>
       <c r="K236" s="3">
-        <v>4.0854013</v>
+        <v>3.82900357</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" s="3">
-        <v>213</v>
+        <v>167</v>
       </c>
       <c r="B237" s="3" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="C237" s="3" t="s">
-        <v>1493</v>
-[...3 lines deleted...]
-      </c>
+        <v>1495</v>
+      </c>
+      <c r="D237" s="3"/>
       <c r="E237" s="4">
-        <v>34070</v>
+        <v>30520</v>
       </c>
       <c r="F237" s="3" t="s">
-        <v>1464</v>
+        <v>1496</v>
       </c>
       <c r="G237" s="3" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="H237" s="3" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="I237" s="3" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="J237" s="3">
-        <v>43.58004888</v>
+        <v>44.15809392</v>
       </c>
       <c r="K237" s="3">
-        <v>3.86534214</v>
+        <v>4.0854013</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" s="3">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="B238" s="3" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="C238" s="3" t="s">
-        <v>1499</v>
-[...1 lines deleted...]
-      <c r="D238" s="3"/>
+        <v>1501</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>1502</v>
+      </c>
       <c r="E238" s="4">
-        <v>34400</v>
+        <v>34070</v>
       </c>
       <c r="F238" s="3" t="s">
-        <v>1500</v>
+        <v>1472</v>
       </c>
       <c r="G238" s="3" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="H238" s="3" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="I238" s="3" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="J238" s="3">
-        <v>43.6831962</v>
+        <v>43.58004888</v>
       </c>
       <c r="K238" s="3">
-        <v>4.1445918</v>
+        <v>3.86534214</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" s="3">
-        <v>261</v>
+        <v>227</v>
       </c>
       <c r="B239" s="3" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="C239" s="3" t="s">
-        <v>1505</v>
-[...3 lines deleted...]
-      </c>
+        <v>1507</v>
+      </c>
+      <c r="D239" s="3"/>
       <c r="E239" s="4">
-        <v>30320</v>
+        <v>34400</v>
       </c>
       <c r="F239" s="3" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="G239" s="3" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="H239" s="3" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="I239" s="3" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="J239" s="3">
-        <v>43.8657539</v>
+        <v>43.6831962</v>
       </c>
       <c r="K239" s="3">
-        <v>4.43918467</v>
+        <v>4.1445918</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" s="3">
-        <v>292</v>
+        <v>261</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="C240" s="3" t="s">
-        <v>1512</v>
-[...1 lines deleted...]
-      <c r="D240" s="3"/>
+        <v>1513</v>
+      </c>
+      <c r="D240" s="3" t="s">
+        <v>1514</v>
+      </c>
       <c r="E240" s="4">
-        <v>30100</v>
+        <v>30320</v>
       </c>
       <c r="F240" s="3" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
       <c r="G240" s="3" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="H240" s="3" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="I240" s="3" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="J240" s="3">
-        <v>44.11085</v>
+        <v>43.8657539</v>
       </c>
       <c r="K240" s="3">
-        <v>4.11006</v>
+        <v>4.43918467</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" s="3">
-        <v>304</v>
+        <v>292</v>
       </c>
       <c r="B241" s="3" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="C241" s="3" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="D241" s="3"/>
       <c r="E241" s="4">
-        <v>34800</v>
+        <v>30100</v>
       </c>
       <c r="F241" s="3" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
       <c r="G241" s="3" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="H241" s="3" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="I241" s="3" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="J241" s="3">
-        <v>43.62191038</v>
+        <v>44.11085</v>
       </c>
       <c r="K241" s="3">
-        <v>3.4529686</v>
+        <v>4.11006</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242" s="3">
-        <v>345</v>
+        <v>304</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="C242" s="3" t="s">
-        <v>1524</v>
-[...3 lines deleted...]
-      </c>
+        <v>1526</v>
+      </c>
+      <c r="D242" s="3"/>
       <c r="E242" s="4">
-        <v>34160</v>
+        <v>34800</v>
       </c>
       <c r="F242" s="3" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="G242" s="3" t="s">
-        <v>1527</v>
-[...1 lines deleted...]
-      <c r="H242" s="3"/>
+        <v>1528</v>
+      </c>
+      <c r="H242" s="3" t="s">
+        <v>1529</v>
+      </c>
       <c r="I242" s="3" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="J242" s="3">
-        <v>43.6709962</v>
+        <v>43.62191038</v>
       </c>
       <c r="K242" s="3">
-        <v>3.9745304</v>
+        <v>3.4529686</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" s="3">
-        <v>379</v>
+        <v>345</v>
       </c>
       <c r="B243" s="3" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="C243" s="3" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="D243" s="3" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="E243" s="4">
-        <v>30200</v>
+        <v>34160</v>
       </c>
       <c r="F243" s="3" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="G243" s="3" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="H243" s="3"/>
       <c r="I243" s="3" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="J243" s="3">
+        <v>43.6709962</v>
+      </c>
+      <c r="K243" s="3">
+        <v>3.9745304</v>
+      </c>
+    </row>
+    <row r="244" spans="1:11">
+      <c r="A244" s="3">
+        <v>379</v>
+      </c>
+      <c r="B244" s="3" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E244" s="4">
+        <v>30200</v>
+      </c>
+      <c r="F244" s="3" t="s">
+        <v>1540</v>
+      </c>
+      <c r="G244" s="3" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H244" s="3"/>
+      <c r="I244" s="3" t="s">
+        <v>1542</v>
+      </c>
+      <c r="J244" s="3">
         <v>44.15484975</v>
       </c>
-      <c r="K243" s="3">
+      <c r="K244" s="3">
         <v>4.64088692</v>
       </c>
     </row>
-    <row r="244" spans="1:11">
-      <c r="A244" s="1">
+    <row r="245" spans="1:11">
+      <c r="A245" s="1">
         <v>726</v>
       </c>
-      <c r="B244" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C244" s="1" t="s">
+      <c r="B245" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C245" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="D244" s="1" t="s">
+      <c r="D245" s="1" t="s">
         <v>350</v>
       </c>
-      <c r="E244" s="2">
+      <c r="E245" s="2">
         <v>33300</v>
       </c>
-      <c r="F244" s="1" t="s">
+      <c r="F245" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="G244" s="1" t="s">
+      <c r="G245" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="H244" s="1" t="s">
+      <c r="H245" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="I244" s="1" t="s">
+      <c r="I245" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="J244" s="1">
+      <c r="J245" s="1">
         <v>45.196063</v>
       </c>
-      <c r="K244" s="1">
+      <c r="K245" s="1">
         <v>0.6616655</v>
-      </c>
-[...33 lines deleted...]
-        <v>-0.99190235</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246" s="3">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="C246" s="3" t="s">
-        <v>1544</v>
-[...1 lines deleted...]
-      <c r="D246" s="3"/>
+        <v>1545</v>
+      </c>
+      <c r="D246" s="3" t="s">
+        <v>1546</v>
+      </c>
       <c r="E246" s="4">
-        <v>16160</v>
+        <v>17200</v>
       </c>
       <c r="F246" s="3" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="G246" s="3" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="H246" s="3" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="I246" s="3" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="J246" s="3">
-        <v>45.67105908</v>
+        <v>45.63308109</v>
       </c>
       <c r="K246" s="3">
-        <v>0.17889261</v>
+        <v>-0.99190235</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" s="3">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="B247" s="3" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
       <c r="C247" s="3" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="D247" s="3"/>
       <c r="E247" s="4">
-        <v>24430</v>
+        <v>16160</v>
       </c>
       <c r="F247" s="3" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="G247" s="3" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="H247" s="3" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
       <c r="I247" s="3" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="J247" s="3">
-        <v>45.19621555</v>
+        <v>45.67105908</v>
       </c>
       <c r="K247" s="3">
-        <v>0.66316849</v>
+        <v>0.17889261</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248" s="3">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>1556</v>
-[...3 lines deleted...]
-      </c>
+        <v>1558</v>
+      </c>
+      <c r="D248" s="3"/>
       <c r="E248" s="4">
-        <v>17182</v>
+        <v>24430</v>
       </c>
       <c r="F248" s="3" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="G248" s="3" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="H248" s="3" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="I248" s="3" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="J248" s="3">
-        <v>46.1605572</v>
+        <v>45.19621555</v>
       </c>
       <c r="K248" s="3">
-        <v>-1.10376656</v>
+        <v>0.66316849</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" s="3">
-        <v>118</v>
+        <v>38</v>
       </c>
       <c r="B249" s="3" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="C249" s="3" t="s">
-        <v>1563</v>
-[...1 lines deleted...]
-      <c r="D249" s="3"/>
+        <v>1564</v>
+      </c>
+      <c r="D249" s="3" t="s">
+        <v>1565</v>
+      </c>
       <c r="E249" s="4">
-        <v>16100</v>
+        <v>17182</v>
       </c>
       <c r="F249" s="3" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
       <c r="G249" s="3" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
       <c r="H249" s="3" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="I249" s="3" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
       <c r="J249" s="3">
-        <v>45.67951513</v>
+        <v>46.1605572</v>
       </c>
       <c r="K249" s="3">
-        <v>-0.31030476</v>
+        <v>-1.10376656</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" s="3">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>1569</v>
-[...3 lines deleted...]
-      </c>
+        <v>1571</v>
+      </c>
+      <c r="D250" s="3"/>
       <c r="E250" s="4">
-        <v>87280</v>
+        <v>16100</v>
       </c>
       <c r="F250" s="3" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="G250" s="3" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="H250" s="3" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="I250" s="3" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="J250" s="3">
-        <v>45.87195491</v>
+        <v>45.67951513</v>
       </c>
       <c r="K250" s="3">
-        <v>1.26964727</v>
+        <v>-0.31030476</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" s="3">
-        <v>144</v>
+        <v>120</v>
       </c>
       <c r="B251" s="3" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
       <c r="C251" s="3" t="s">
-        <v>1575</v>
-[...1 lines deleted...]
-      <c r="D251" s="3"/>
+        <v>1577</v>
+      </c>
+      <c r="D251" s="3" t="s">
+        <v>1045</v>
+      </c>
       <c r="E251" s="4">
-        <v>17100</v>
+        <v>87280</v>
       </c>
       <c r="F251" s="3" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="G251" s="3" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="H251" s="3" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="I251" s="3" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="J251" s="3">
-        <v>45.74480001</v>
+        <v>45.87195491</v>
       </c>
       <c r="K251" s="3">
-        <v>-0.66389501</v>
+        <v>1.26964727</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" s="3">
-        <v>208</v>
+        <v>144</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>1581</v>
-[...3 lines deleted...]
-      </c>
+        <v>1583</v>
+      </c>
+      <c r="D252" s="3"/>
       <c r="E252" s="4">
-        <v>17430</v>
+        <v>17100</v>
       </c>
       <c r="F252" s="3" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G252" s="3" t="s">
-        <v>1584</v>
-[...1 lines deleted...]
-      <c r="H252" s="3"/>
+        <v>1585</v>
+      </c>
+      <c r="H252" s="3" t="s">
+        <v>1586</v>
+      </c>
       <c r="I252" s="3" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="J252" s="3">
-        <v>45.95170168</v>
+        <v>45.74480001</v>
       </c>
       <c r="K252" s="3">
-        <v>-0.89532137</v>
+        <v>-0.66389501</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" s="3">
-        <v>231</v>
+        <v>208</v>
       </c>
       <c r="B253" s="3" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
       <c r="C253" s="3" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="D253" s="3" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="E253" s="4">
-        <v>24200</v>
+        <v>17430</v>
       </c>
       <c r="F253" s="3" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="G253" s="3" t="s">
-        <v>1590</v>
-[...3 lines deleted...]
-      </c>
+        <v>1592</v>
+      </c>
+      <c r="H253" s="3"/>
       <c r="I253" s="3" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="J253" s="3">
-        <v>44.8778601</v>
+        <v>45.95170168</v>
       </c>
       <c r="K253" s="3">
-        <v>1.2141172</v>
+        <v>-0.89532137</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" s="3">
-        <v>267</v>
+        <v>231</v>
       </c>
       <c r="B254" s="3" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C254" s="3" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D254" s="3" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="E254" s="4">
-        <v>24100</v>
+        <v>24200</v>
       </c>
       <c r="F254" s="3" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="G254" s="3" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="H254" s="3" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="I254" s="3" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="J254" s="3">
-        <v>44.84890175</v>
+        <v>44.8778601</v>
       </c>
       <c r="K254" s="3">
-        <v>0.53575516</v>
+        <v>1.2141172</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" s="3">
-        <v>290</v>
+        <v>267</v>
       </c>
       <c r="B255" s="3" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="C255" s="3" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="D255" s="3" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="E255" s="4">
-        <v>19100</v>
+        <v>24100</v>
       </c>
       <c r="F255" s="3" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="G255" s="3" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="H255" s="3" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="I255" s="3" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="J255" s="3">
-        <v>45.150898</v>
+        <v>44.84890175</v>
       </c>
       <c r="K255" s="3">
-        <v>1.492137</v>
+        <v>0.53575516</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" s="3">
+        <v>290</v>
+      </c>
+      <c r="B256" s="3" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D256" s="3" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E256" s="4">
+        <v>19100</v>
+      </c>
+      <c r="F256" s="3" t="s">
+        <v>1611</v>
+      </c>
+      <c r="G256" s="3" t="s">
+        <v>1612</v>
+      </c>
+      <c r="H256" s="3" t="s">
+        <v>1613</v>
+      </c>
+      <c r="I256" s="3" t="s">
+        <v>1614</v>
+      </c>
+      <c r="J256" s="3">
+        <v>45.150898</v>
+      </c>
+      <c r="K256" s="3">
+        <v>1.492137</v>
+      </c>
+    </row>
+    <row r="257" spans="1:11">
+      <c r="A257" s="3">
         <v>362</v>
       </c>
-      <c r="B256" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E256" s="4">
+      <c r="B257" s="3" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D257" s="3" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E257" s="4">
         <v>17550</v>
       </c>
-      <c r="F256" s="3" t="s">
-[...9 lines deleted...]
-      <c r="J256" s="3">
+      <c r="F257" s="3" t="s">
+        <v>1618</v>
+      </c>
+      <c r="G257" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="H257" s="3"/>
+      <c r="I257" s="3" t="s">
+        <v>1620</v>
+      </c>
+      <c r="J257" s="3">
         <v>45.9038034</v>
       </c>
-      <c r="K256" s="3">
+      <c r="K257" s="3">
         <v>-1.2624039</v>
       </c>
     </row>
-    <row r="257" spans="1:11">
-      <c r="A257" s="1">
+    <row r="258" spans="1:11">
+      <c r="A258" s="1">
         <v>727</v>
       </c>
-      <c r="B257" s="1" t="s">
-[...8 lines deleted...]
-      <c r="E257" s="2">
+      <c r="B258" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E258" s="2">
         <v>74960</v>
       </c>
-      <c r="F257" s="1" t="s">
-[...11 lines deleted...]
-      <c r="J257" s="1">
+      <c r="F258" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="H258" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="I258" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="J258" s="1">
         <v>45.9394772</v>
       </c>
-      <c r="K257" s="1">
+      <c r="K258" s="1">
         <v>6.1292938</v>
-      </c>
-[...33 lines deleted...]
-        <v>6.08796</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B259" s="3" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="C259" s="3" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="D259" s="3" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="E259" s="4">
-        <v>74100</v>
+        <v>74960</v>
       </c>
       <c r="F259" s="3" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="G259" s="3" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="H259" s="3" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="I259" s="3" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="J259" s="3">
-        <v>46.19644571</v>
+        <v>45.8951</v>
       </c>
       <c r="K259" s="3">
-        <v>6.25843048</v>
+        <v>6.08796</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" s="3">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="B260" s="3" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="C260" s="3" t="s">
-        <v>1635</v>
-[...1 lines deleted...]
-      <c r="D260" s="3"/>
+        <v>1636</v>
+      </c>
+      <c r="D260" s="3" t="s">
+        <v>1637</v>
+      </c>
       <c r="E260" s="4">
-        <v>74300</v>
+        <v>74100</v>
       </c>
       <c r="F260" s="3" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
       <c r="G260" s="3" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="H260" s="3" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
       <c r="I260" s="3" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="J260" s="3">
-        <v>46.07346322</v>
+        <v>46.19644571</v>
       </c>
       <c r="K260" s="3">
-        <v>6.57024197</v>
+        <v>6.25843048</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" s="3">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B261" s="3" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="C261" s="3" t="s">
-        <v>1641</v>
-[...4 lines deleted...]
-      <c r="E261" s="4" t="s">
         <v>1643</v>
+      </c>
+      <c r="D261" s="3"/>
+      <c r="E261" s="4">
+        <v>74300</v>
       </c>
       <c r="F261" s="3" t="s">
         <v>1644</v>
       </c>
       <c r="G261" s="3" t="s">
         <v>1645</v>
       </c>
       <c r="H261" s="3" t="s">
         <v>1646</v>
       </c>
       <c r="I261" s="3" t="s">
         <v>1647</v>
       </c>
       <c r="J261" s="3">
-        <v>46.2189869</v>
+        <v>46.07346322</v>
       </c>
       <c r="K261" s="3">
-        <v>5.2293813</v>
+        <v>6.57024197</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262" s="3">
-        <v>212</v>
+        <v>29</v>
       </c>
       <c r="B262" s="3" t="s">
         <v>1648</v>
       </c>
       <c r="C262" s="3" t="s">
         <v>1649</v>
       </c>
-      <c r="D262" s="3"/>
-[...1 lines deleted...]
-        <v>74200</v>
+      <c r="D262" s="3" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E262" s="4" t="s">
+        <v>1651</v>
       </c>
       <c r="F262" s="3" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="G262" s="3" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="H262" s="3" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="I262" s="3" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
       <c r="J262" s="3">
-        <v>46.35327419</v>
+        <v>46.2189869</v>
       </c>
       <c r="K262" s="3">
-        <v>6.44061685</v>
+        <v>5.2293813</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263" s="3">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="B263" s="3" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="C263" s="3" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="D263" s="3"/>
       <c r="E263" s="4">
-        <v>74700</v>
+        <v>74200</v>
       </c>
       <c r="F263" s="3" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
       <c r="G263" s="3" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
       <c r="H263" s="3" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="I263" s="3" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
       <c r="J263" s="3">
-        <v>45.95448513</v>
+        <v>46.35327419</v>
       </c>
       <c r="K263" s="3">
-        <v>6.6342593</v>
+        <v>6.44061685</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" s="3">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
       <c r="D264" s="3"/>
       <c r="E264" s="4">
-        <v>74370</v>
+        <v>74700</v>
       </c>
       <c r="F264" s="3" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
       <c r="G264" s="3" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="H264" s="3" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="I264" s="3" t="s">
-        <v>1665</v>
+        <v>1667</v>
       </c>
       <c r="J264" s="3">
-        <v>45.9405662</v>
+        <v>45.95448513</v>
       </c>
       <c r="K264" s="3">
-        <v>6.12788379</v>
+        <v>6.6342593</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" s="3">
-        <v>260</v>
+        <v>239</v>
       </c>
       <c r="B265" s="3" t="s">
-        <v>1666</v>
+        <v>1668</v>
       </c>
       <c r="C265" s="3" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
       <c r="D265" s="3"/>
-      <c r="E265" s="4" t="s">
-        <v>1668</v>
+      <c r="E265" s="4">
+        <v>74370</v>
       </c>
       <c r="F265" s="3" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="G265" s="3" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="H265" s="3" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="I265" s="3" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="J265" s="3">
-        <v>45.96388897</v>
+        <v>45.9405662</v>
       </c>
       <c r="K265" s="3">
-        <v>5.33639431</v>
+        <v>6.12788379</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266" s="3">
-        <v>281</v>
+        <v>260</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="C266" s="3" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="D266" s="3"/>
       <c r="E266" s="4" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="F266" s="3" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="G266" s="3" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="H266" s="3" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="I266" s="3" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="J266" s="3">
+        <v>45.96388897</v>
+      </c>
+      <c r="K266" s="3">
+        <v>5.33639431</v>
+      </c>
+    </row>
+    <row r="267" spans="1:11">
+      <c r="A267" s="3">
+        <v>281</v>
+      </c>
+      <c r="B267" s="3" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D267" s="3"/>
+      <c r="E267" s="4" t="s">
+        <v>1683</v>
+      </c>
+      <c r="F267" s="3" t="s">
+        <v>1684</v>
+      </c>
+      <c r="G267" s="3" t="s">
+        <v>1685</v>
+      </c>
+      <c r="H267" s="3" t="s">
+        <v>1686</v>
+      </c>
+      <c r="I267" s="3" t="s">
+        <v>1687</v>
+      </c>
+      <c r="J267" s="3">
         <v>46.2550217</v>
       </c>
-      <c r="K266" s="3">
+      <c r="K267" s="3">
         <v>6.0265568</v>
       </c>
     </row>
-    <row r="267" spans="1:11">
-      <c r="A267" s="1">
+    <row r="268" spans="1:11">
+      <c r="A268" s="1">
         <v>729</v>
       </c>
-      <c r="B267" s="1" t="s">
-[...6 lines deleted...]
-      <c r="E267" s="2">
+      <c r="B268" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D268" s="1"/>
+      <c r="E268" s="2">
         <v>95220</v>
       </c>
-      <c r="F267" s="1" t="s">
-[...7 lines deleted...]
-      <c r="J267" s="1">
+      <c r="F268" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="G268" s="1"/>
+      <c r="H268" s="1"/>
+      <c r="I268" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="J268" s="1">
         <v>49.037557</v>
       </c>
-      <c r="K267" s="1">
+      <c r="K268" s="1">
         <v>2.1193479</v>
-      </c>
-[...33 lines deleted...]
-        <v>1.8550712</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269" s="3">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B269" s="3" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="C269" s="3" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="D269" s="3" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="E269" s="4">
-        <v>95310</v>
+        <v>78410</v>
       </c>
       <c r="F269" s="3" t="s">
-        <v>1692</v>
+        <v>1465</v>
       </c>
       <c r="G269" s="3" t="s">
         <v>1693</v>
       </c>
       <c r="H269" s="3" t="s">
         <v>1694</v>
       </c>
       <c r="I269" s="3" t="s">
         <v>1695</v>
       </c>
       <c r="J269" s="3">
-        <v>49.03794531</v>
+        <v>48.9738977</v>
       </c>
       <c r="K269" s="3">
-        <v>2.11920261</v>
+        <v>1.8550712</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" s="3">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B270" s="3" t="s">
         <v>1696</v>
       </c>
       <c r="C270" s="3" t="s">
         <v>1697</v>
       </c>
-      <c r="D270" s="3"/>
+      <c r="D270" s="3" t="s">
+        <v>1698</v>
+      </c>
       <c r="E270" s="4">
-        <v>95100</v>
+        <v>95310</v>
       </c>
       <c r="F270" s="3" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="G270" s="3" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="H270" s="3" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="I270" s="3" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="J270" s="3">
-        <v>48.95522732</v>
+        <v>49.03794531</v>
       </c>
       <c r="K270" s="3">
-        <v>2.20580578</v>
+        <v>2.11920261</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271" s="3">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B271" s="3" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="C271" s="3" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="D271" s="3"/>
       <c r="E271" s="4">
-        <v>78310</v>
+        <v>95100</v>
       </c>
       <c r="F271" s="3" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="G271" s="3" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="H271" s="3" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="I271" s="3" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="J271" s="3">
-        <v>48.7422133</v>
+        <v>48.95522732</v>
       </c>
       <c r="K271" s="3">
-        <v>1.917284</v>
+        <v>2.20580578</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272" s="3">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B272" s="3" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="C272" s="3" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="D272" s="3"/>
       <c r="E272" s="4">
-        <v>93110</v>
+        <v>78310</v>
       </c>
       <c r="F272" s="3" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="G272" s="3" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="H272" s="3" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="I272" s="3" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="J272" s="3">
-        <v>48.88412008</v>
+        <v>48.7422133</v>
       </c>
       <c r="K272" s="3">
-        <v>2.49020576</v>
+        <v>1.917284</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" s="3">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="B273" s="3" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="C273" s="3" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="D273" s="3"/>
       <c r="E273" s="4">
-        <v>92220</v>
+        <v>93110</v>
       </c>
       <c r="F273" s="3" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="G273" s="3" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="H273" s="3" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="I273" s="3" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="J273" s="3">
-        <v>48.80287949</v>
+        <v>48.88412008</v>
       </c>
       <c r="K273" s="3">
-        <v>2.29470921</v>
+        <v>2.49020576</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274" s="3">
-        <v>246</v>
+        <v>189</v>
       </c>
       <c r="B274" s="3" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="C274" s="3" t="s">
-        <v>1721</v>
-[...1 lines deleted...]
-      <c r="D274" s="3" t="s">
         <v>1722</v>
       </c>
+      <c r="D274" s="3"/>
       <c r="E274" s="4">
-        <v>95660</v>
+        <v>92220</v>
       </c>
       <c r="F274" s="3" t="s">
         <v>1723</v>
       </c>
       <c r="G274" s="3" t="s">
         <v>1724</v>
       </c>
       <c r="H274" s="3" t="s">
         <v>1725</v>
       </c>
       <c r="I274" s="3" t="s">
         <v>1726</v>
       </c>
       <c r="J274" s="3">
-        <v>49.14394483</v>
+        <v>48.80287949</v>
       </c>
       <c r="K274" s="3">
-        <v>2.25528717</v>
+        <v>2.29470921</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" s="3">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>1727</v>
       </c>
       <c r="C275" s="3" t="s">
         <v>1728</v>
       </c>
-      <c r="D275" s="3"/>
+      <c r="D275" s="3" t="s">
+        <v>1729</v>
+      </c>
       <c r="E275" s="4">
-        <v>78220</v>
+        <v>95660</v>
       </c>
       <c r="F275" s="3" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="G275" s="3" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="H275" s="3" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="I275" s="3" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="J275" s="3">
-        <v>48.8016719</v>
+        <v>49.14394483</v>
       </c>
       <c r="K275" s="3">
-        <v>2.1633026</v>
+        <v>2.25528717</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" s="3">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="B276" s="3" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="C276" s="3" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="D276" s="3"/>
       <c r="E276" s="4">
-        <v>78240</v>
+        <v>78220</v>
       </c>
       <c r="F276" s="3" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="G276" s="3" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="H276" s="3" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="I276" s="3" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="J276" s="3">
-        <v>48.90865174</v>
+        <v>48.8016719</v>
       </c>
       <c r="K276" s="3">
-        <v>2.04362869</v>
+        <v>2.1633026</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" s="3">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B277" s="3" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="C277" s="3" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="D277" s="3"/>
       <c r="E277" s="4">
-        <v>95320</v>
+        <v>78240</v>
       </c>
       <c r="F277" s="3" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="G277" s="3" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="H277" s="3" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="I277" s="3" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="J277" s="3">
-        <v>49.00309675</v>
+        <v>48.90865174</v>
       </c>
       <c r="K277" s="3">
-        <v>2.25041628</v>
+        <v>2.04362869</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" s="3">
-        <v>287</v>
+        <v>269</v>
       </c>
       <c r="B278" s="3" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="C278" s="3" t="s">
-        <v>1746</v>
-[...1 lines deleted...]
-      <c r="D278" s="3" t="s">
         <v>1747</v>
       </c>
+      <c r="D278" s="3"/>
       <c r="E278" s="4">
-        <v>78370</v>
+        <v>95320</v>
       </c>
       <c r="F278" s="3" t="s">
         <v>1748</v>
       </c>
       <c r="G278" s="3" t="s">
         <v>1749</v>
       </c>
       <c r="H278" s="3" t="s">
         <v>1750</v>
       </c>
       <c r="I278" s="3" t="s">
         <v>1751</v>
       </c>
       <c r="J278" s="3">
-        <v>48.80150361</v>
+        <v>49.00309675</v>
       </c>
       <c r="K278" s="3">
-        <v>1.95975602</v>
+        <v>2.25041628</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" s="3">
-        <v>308</v>
+        <v>287</v>
       </c>
       <c r="B279" s="3" t="s">
         <v>1752</v>
       </c>
       <c r="C279" s="3" t="s">
         <v>1753</v>
       </c>
-      <c r="D279" s="3"/>
+      <c r="D279" s="3" t="s">
+        <v>1754</v>
+      </c>
       <c r="E279" s="4">
-        <v>93300</v>
+        <v>78370</v>
       </c>
       <c r="F279" s="3" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="G279" s="3" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="H279" s="3" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="I279" s="3" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="J279" s="3">
-        <v>48.90374355</v>
+        <v>48.80150361</v>
       </c>
       <c r="K279" s="3">
-        <v>2.38660008</v>
+        <v>1.95975602</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" s="3">
-        <v>346</v>
+        <v>308</v>
       </c>
       <c r="B280" s="3" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="C280" s="3" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="D280" s="3"/>
       <c r="E280" s="4">
-        <v>92390</v>
+        <v>93300</v>
       </c>
       <c r="F280" s="3" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="G280" s="3" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="H280" s="3" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="I280" s="3" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="J280" s="3">
-        <v>48.92845868</v>
+        <v>48.90374355</v>
       </c>
       <c r="K280" s="3">
-        <v>2.32604584</v>
+        <v>2.38660008</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" s="3">
-        <v>359</v>
+        <v>346</v>
       </c>
       <c r="B281" s="3" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="C281" s="3" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="D281" s="3"/>
       <c r="E281" s="4">
+        <v>92390</v>
+      </c>
+      <c r="F281" s="3" t="s">
+        <v>1767</v>
+      </c>
+      <c r="G281" s="3" t="s">
+        <v>1768</v>
+      </c>
+      <c r="H281" s="3" t="s">
+        <v>1769</v>
+      </c>
+      <c r="I281" s="3" t="s">
+        <v>1770</v>
+      </c>
+      <c r="J281" s="3">
+        <v>48.92845868</v>
+      </c>
+      <c r="K281" s="3">
+        <v>2.32604584</v>
+      </c>
+    </row>
+    <row r="282" spans="1:11">
+      <c r="A282" s="3">
+        <v>359</v>
+      </c>
+      <c r="B282" s="3" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D282" s="3"/>
+      <c r="E282" s="4">
         <v>92000</v>
       </c>
-      <c r="F281" s="3" t="s">
-[...9 lines deleted...]
-      <c r="J281" s="3">
+      <c r="F282" s="3" t="s">
+        <v>1773</v>
+      </c>
+      <c r="G282" s="3" t="s">
+        <v>1774</v>
+      </c>
+      <c r="H282" s="3"/>
+      <c r="I282" s="3" t="s">
+        <v>1775</v>
+      </c>
+      <c r="J282" s="3">
         <v>48.89579601</v>
       </c>
-      <c r="K281" s="3">
+      <c r="K282" s="3">
         <v>2.18367202</v>
       </c>
     </row>
-    <row r="282" spans="1:11">
-      <c r="A282" s="1">
+    <row r="283" spans="1:11">
+      <c r="A283" s="1">
         <v>730</v>
       </c>
-      <c r="B282" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C282" s="1" t="s">
+      <c r="B283" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C283" s="1" t="s">
         <v>682</v>
       </c>
-      <c r="D282" s="1" t="s">
+      <c r="D283" s="1" t="s">
         <v>1044</v>
       </c>
-      <c r="E282" s="2">
+      <c r="E283" s="2">
         <v>42160</v>
       </c>
-      <c r="F282" s="1" t="s">
-[...11 lines deleted...]
-      <c r="J282" s="1">
+      <c r="F283" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H283" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="I283" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="J283" s="1">
         <v>45.5418162</v>
       </c>
-      <c r="K282" s="1">
+      <c r="K283" s="1">
         <v>4.2748995</v>
-      </c>
-[...31 lines deleted...]
-        <v>4.8860081</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284" s="3">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B284" s="3" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="C284" s="3" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="D284" s="3"/>
       <c r="E284" s="4">
-        <v>38200</v>
+        <v>26000</v>
       </c>
       <c r="F284" s="3" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="G284" s="3" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="H284" s="3" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="I284" s="3" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="J284" s="3">
-        <v>45.5433362</v>
+        <v>44.8931381</v>
       </c>
       <c r="K284" s="3">
-        <v>4.85360742</v>
+        <v>4.8860081</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285" s="3">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="B285" s="3" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="C285" s="3" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="D285" s="3"/>
       <c r="E285" s="4">
-        <v>43700</v>
+        <v>38200</v>
       </c>
       <c r="F285" s="3" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="G285" s="3" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="H285" s="3" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="I285" s="3" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="J285" s="3">
-        <v>45.0447376</v>
+        <v>45.5433362</v>
       </c>
       <c r="K285" s="3">
-        <v>3.9118537</v>
+        <v>4.85360742</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286" s="3">
-        <v>101</v>
+        <v>73</v>
       </c>
       <c r="B286" s="3" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="C286" s="3" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="D286" s="3"/>
       <c r="E286" s="4">
-        <v>26100</v>
+        <v>43700</v>
       </c>
       <c r="F286" s="3" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="G286" s="3" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="H286" s="3" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="I286" s="3" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="J286" s="3">
-        <v>45.0532434</v>
+        <v>45.0447376</v>
       </c>
       <c r="K286" s="3">
-        <v>5.0867011</v>
+        <v>3.9118537</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287" s="3">
-        <v>129</v>
+        <v>101</v>
       </c>
       <c r="B287" s="3" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="C287" s="3" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="D287" s="3"/>
-      <c r="E287" s="4" t="s">
-        <v>1800</v>
+      <c r="E287" s="4">
+        <v>26100</v>
       </c>
       <c r="F287" s="3" t="s">
         <v>1801</v>
       </c>
       <c r="G287" s="3" t="s">
         <v>1802</v>
       </c>
       <c r="H287" s="3" t="s">
         <v>1803</v>
       </c>
       <c r="I287" s="3" t="s">
         <v>1804</v>
       </c>
       <c r="J287" s="3">
-        <v>45.245488</v>
+        <v>45.0532434</v>
       </c>
       <c r="K287" s="3">
-        <v>4.6897489</v>
+        <v>5.0867011</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" s="3">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="B288" s="3" t="s">
         <v>1805</v>
       </c>
       <c r="C288" s="3" t="s">
         <v>1806</v>
       </c>
-      <c r="D288" s="3" t="s">
+      <c r="D288" s="3"/>
+      <c r="E288" s="4" t="s">
         <v>1807</v>
-      </c>
-[...1 lines deleted...]
-        <v>42600</v>
       </c>
       <c r="F288" s="3" t="s">
         <v>1808</v>
       </c>
       <c r="G288" s="3" t="s">
         <v>1809</v>
       </c>
       <c r="H288" s="3" t="s">
         <v>1810</v>
       </c>
       <c r="I288" s="3" t="s">
         <v>1811</v>
       </c>
       <c r="J288" s="3">
-        <v>45.5980445</v>
+        <v>45.245488</v>
       </c>
       <c r="K288" s="3">
-        <v>4.087954</v>
+        <v>4.6897489</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" s="3">
-        <v>157</v>
+        <v>131</v>
       </c>
       <c r="B289" s="3" t="s">
         <v>1812</v>
       </c>
       <c r="C289" s="3" t="s">
         <v>1813</v>
       </c>
-      <c r="D289" s="3"/>
+      <c r="D289" s="3">
+        <v>3</v>
+      </c>
       <c r="E289" s="4">
-        <v>43120</v>
+        <v>42490</v>
       </c>
       <c r="F289" s="3" t="s">
         <v>1814</v>
       </c>
       <c r="G289" s="3" t="s">
         <v>1815</v>
       </c>
       <c r="H289" s="3" t="s">
         <v>1816</v>
       </c>
       <c r="I289" s="3" t="s">
         <v>1817</v>
       </c>
       <c r="J289" s="3">
-        <v>45.28207353</v>
+        <v>45.3921874</v>
       </c>
       <c r="K289" s="3">
-        <v>4.18381691</v>
+        <v>4.2716935</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" s="3">
-        <v>214</v>
+        <v>157</v>
       </c>
       <c r="B290" s="3" t="s">
         <v>1818</v>
       </c>
       <c r="C290" s="3" t="s">
         <v>1819</v>
       </c>
       <c r="D290" s="3"/>
       <c r="E290" s="4">
-        <v>26400</v>
+        <v>43120</v>
       </c>
       <c r="F290" s="3" t="s">
         <v>1820</v>
       </c>
       <c r="G290" s="3" t="s">
         <v>1821</v>
       </c>
       <c r="H290" s="3" t="s">
         <v>1822</v>
       </c>
       <c r="I290" s="3" t="s">
         <v>1823</v>
       </c>
       <c r="J290" s="3">
-        <v>44.7350268</v>
+        <v>45.28207353</v>
       </c>
       <c r="K290" s="3">
-        <v>5.0103049</v>
+        <v>4.18381691</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291" s="3">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="B291" s="3" t="s">
         <v>1824</v>
       </c>
       <c r="C291" s="3" t="s">
         <v>1825</v>
       </c>
       <c r="D291" s="3"/>
-      <c r="E291" s="4" t="s">
+      <c r="E291" s="4">
+        <v>26400</v>
+      </c>
+      <c r="F291" s="3" t="s">
         <v>1826</v>
       </c>
-      <c r="F291" s="3" t="s">
+      <c r="G291" s="3" t="s">
         <v>1827</v>
       </c>
-      <c r="G291" s="3" t="s">
+      <c r="H291" s="3" t="s">
         <v>1828</v>
       </c>
-      <c r="H291" s="3" t="s">
+      <c r="I291" s="3" t="s">
         <v>1829</v>
       </c>
-      <c r="I291" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J291" s="3">
-        <v>44.60932922</v>
+        <v>44.7350268</v>
       </c>
       <c r="K291" s="3">
-        <v>4.41253662</v>
+        <v>5.0103049</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" s="3">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="B292" s="3" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C292" s="3" t="s">
         <v>1831</v>
       </c>
-      <c r="C292" s="3" t="s">
+      <c r="D292" s="3"/>
+      <c r="E292" s="4" t="s">
         <v>1832</v>
-      </c>
-[...2 lines deleted...]
-        <v>26600</v>
       </c>
       <c r="F292" s="3" t="s">
         <v>1833</v>
       </c>
       <c r="G292" s="3" t="s">
         <v>1834</v>
       </c>
       <c r="H292" s="3" t="s">
         <v>1835</v>
       </c>
       <c r="I292" s="3" t="s">
         <v>1836</v>
       </c>
       <c r="J292" s="3">
-        <v>45.04111349</v>
+        <v>44.60932922</v>
       </c>
       <c r="K292" s="3">
-        <v>4.86756563</v>
+        <v>4.41253662</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293" s="3">
-        <v>327</v>
+        <v>223</v>
       </c>
       <c r="B293" s="3" t="s">
         <v>1837</v>
       </c>
       <c r="C293" s="3" t="s">
         <v>1838</v>
       </c>
-      <c r="D293" s="3" t="s">
+      <c r="D293" s="3"/>
+      <c r="E293" s="4">
+        <v>26600</v>
+      </c>
+      <c r="F293" s="3" t="s">
         <v>1839</v>
       </c>
-      <c r="E293" s="4">
+      <c r="G293" s="3" t="s">
+        <v>1840</v>
+      </c>
+      <c r="H293" s="3" t="s">
+        <v>1841</v>
+      </c>
+      <c r="I293" s="3" t="s">
+        <v>1842</v>
+      </c>
+      <c r="J293" s="3">
+        <v>45.04111349</v>
+      </c>
+      <c r="K293" s="3">
+        <v>4.86756563</v>
+      </c>
+    </row>
+    <row r="294" spans="1:11">
+      <c r="A294" s="3">
+        <v>327</v>
+      </c>
+      <c r="B294" s="3" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C294" s="3" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D294" s="3" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E294" s="4">
         <v>26140</v>
       </c>
-      <c r="F293" s="3" t="s">
-[...11 lines deleted...]
-      <c r="J293" s="3">
+      <c r="F294" s="3" t="s">
+        <v>1846</v>
+      </c>
+      <c r="G294" s="3" t="s">
+        <v>1847</v>
+      </c>
+      <c r="H294" s="3" t="s">
+        <v>1848</v>
+      </c>
+      <c r="I294" s="3" t="s">
+        <v>1849</v>
+      </c>
+      <c r="J294" s="3">
         <v>45.27487511</v>
       </c>
-      <c r="K293" s="3">
+      <c r="K294" s="3">
         <v>4.82166231</v>
       </c>
     </row>
-    <row r="294" spans="1:11">
-      <c r="A294" s="1">
+    <row r="295" spans="1:11">
+      <c r="A295" s="1">
         <v>732</v>
       </c>
-      <c r="B294" s="1" t="s">
-[...8 lines deleted...]
-      <c r="E294" s="2">
+      <c r="B295" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E295" s="2">
         <v>62507</v>
       </c>
-      <c r="F294" s="1" t="s">
-[...9 lines deleted...]
-      <c r="J294" s="1">
+      <c r="F295" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="H295" s="1"/>
+      <c r="I295" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="J295" s="1">
         <v>50.28346456</v>
       </c>
-      <c r="K294" s="1">
+      <c r="K295" s="1">
         <v>2.75862027</v>
-      </c>
-[...31 lines deleted...]
-        <v>3.0648644</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" s="3">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>1856</v>
       </c>
       <c r="C296" s="3" t="s">
         <v>1857</v>
       </c>
       <c r="D296" s="3"/>
       <c r="E296" s="4">
-        <v>62300</v>
+        <v>59118</v>
       </c>
       <c r="F296" s="3" t="s">
         <v>1858</v>
       </c>
       <c r="G296" s="3" t="s">
         <v>1859</v>
       </c>
       <c r="H296" s="3" t="s">
         <v>1860</v>
       </c>
       <c r="I296" s="3" t="s">
         <v>1861</v>
       </c>
       <c r="J296" s="3">
-        <v>50.45072766</v>
+        <v>50.6862193</v>
       </c>
       <c r="K296" s="3">
-        <v>2.81840086</v>
+        <v>3.0648644</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297" s="3">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>1862</v>
       </c>
       <c r="C297" s="3" t="s">
         <v>1863</v>
       </c>
-      <c r="D297" s="3" t="s">
+      <c r="D297" s="3"/>
+      <c r="E297" s="4">
+        <v>62300</v>
+      </c>
+      <c r="F297" s="3" t="s">
         <v>1864</v>
       </c>
-      <c r="E297" s="4">
-[...2 lines deleted...]
-      <c r="F297" s="3" t="s">
+      <c r="G297" s="3" t="s">
         <v>1865</v>
       </c>
-      <c r="G297" s="3" t="s">
+      <c r="H297" s="3" t="s">
         <v>1866</v>
       </c>
-      <c r="H297" s="3" t="s">
+      <c r="I297" s="3" t="s">
         <v>1867</v>
       </c>
-      <c r="I297" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J297" s="3">
-        <v>51.005006</v>
+        <v>50.45072766</v>
       </c>
       <c r="K297" s="3">
-        <v>2.33399391</v>
+        <v>2.81840086</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298" s="3">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="B298" s="3" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C298" s="3" t="s">
         <v>1869</v>
       </c>
-      <c r="C298" s="3" t="s">
+      <c r="D298" s="3" t="s">
         <v>1870</v>
       </c>
-      <c r="D298" s="3" t="s">
+      <c r="E298" s="4">
+        <v>59640</v>
+      </c>
+      <c r="F298" s="3" t="s">
         <v>1871</v>
       </c>
-      <c r="E298" s="4">
-[...2 lines deleted...]
-      <c r="F298" s="3" t="s">
+      <c r="G298" s="3" t="s">
         <v>1872</v>
       </c>
-      <c r="G298" s="3" t="s">
+      <c r="H298" s="3" t="s">
         <v>1873</v>
       </c>
-      <c r="H298" s="3" t="s">
+      <c r="I298" s="3" t="s">
         <v>1874</v>
       </c>
-      <c r="I298" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J298" s="3">
-        <v>50.72813073</v>
+        <v>51.005006</v>
       </c>
       <c r="K298" s="3">
-        <v>2.33996535</v>
+        <v>2.33399391</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" s="3">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="B299" s="3" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C299" s="3" t="s">
         <v>1876</v>
       </c>
-      <c r="C299" s="3" t="s">
+      <c r="D299" s="3" t="s">
         <v>1877</v>
       </c>
-      <c r="D299" s="3"/>
       <c r="E299" s="4">
-        <v>62360</v>
+        <v>62120</v>
       </c>
       <c r="F299" s="3" t="s">
         <v>1878</v>
       </c>
       <c r="G299" s="3" t="s">
         <v>1879</v>
       </c>
       <c r="H299" s="3" t="s">
         <v>1880</v>
       </c>
       <c r="I299" s="3" t="s">
         <v>1881</v>
       </c>
       <c r="J299" s="3">
-        <v>50.69101</v>
+        <v>50.72813073</v>
       </c>
       <c r="K299" s="3">
-        <v>1.61468</v>
+        <v>2.33996535</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" s="3">
-        <v>320</v>
+        <v>301</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>1882</v>
       </c>
       <c r="C300" s="3" t="s">
         <v>1883</v>
       </c>
-      <c r="D300" s="3" t="s">
+      <c r="D300" s="3"/>
+      <c r="E300" s="4">
+        <v>62360</v>
+      </c>
+      <c r="F300" s="3" t="s">
         <v>1884</v>
       </c>
-      <c r="E300" s="4">
-[...2 lines deleted...]
-      <c r="F300" s="3" t="s">
+      <c r="G300" s="3" t="s">
         <v>1885</v>
       </c>
-      <c r="G300" s="3" t="s">
+      <c r="H300" s="3" t="s">
         <v>1886</v>
       </c>
-      <c r="H300" s="3" t="s">
+      <c r="I300" s="3" t="s">
         <v>1887</v>
       </c>
-      <c r="I300" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J300" s="3">
-        <v>50.65745985</v>
+        <v>50.69101</v>
       </c>
       <c r="K300" s="3">
-        <v>2.8945595</v>
+        <v>1.61468</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301" s="3">
-        <v>335</v>
+        <v>320</v>
       </c>
       <c r="B301" s="3" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C301" s="3" t="s">
         <v>1889</v>
       </c>
-      <c r="C301" s="3" t="s">
+      <c r="D301" s="3" t="s">
         <v>1890</v>
       </c>
-      <c r="D301" s="3"/>
       <c r="E301" s="4">
-        <v>60000</v>
+        <v>59930</v>
       </c>
       <c r="F301" s="3" t="s">
         <v>1891</v>
       </c>
       <c r="G301" s="3" t="s">
         <v>1892</v>
       </c>
       <c r="H301" s="3" t="s">
         <v>1893</v>
       </c>
       <c r="I301" s="3" t="s">
         <v>1894</v>
       </c>
       <c r="J301" s="3">
-        <v>49.413885</v>
+        <v>50.65745985</v>
       </c>
       <c r="K301" s="3">
-        <v>2.117307</v>
+        <v>2.8945595</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302" s="3">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>1895</v>
       </c>
       <c r="C302" s="3" t="s">
         <v>1896</v>
       </c>
-      <c r="D302" s="3" t="s">
+      <c r="D302" s="3"/>
+      <c r="E302" s="4">
+        <v>60000</v>
+      </c>
+      <c r="F302" s="3" t="s">
         <v>1897</v>
       </c>
-      <c r="E302" s="4">
-[...2 lines deleted...]
-      <c r="F302" s="3" t="s">
+      <c r="G302" s="3" t="s">
         <v>1898</v>
       </c>
-      <c r="G302" s="3" t="s">
+      <c r="H302" s="3" t="s">
         <v>1899</v>
       </c>
-      <c r="H302" s="3" t="s">
+      <c r="I302" s="3" t="s">
         <v>1900</v>
       </c>
-      <c r="I302" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J302" s="3">
-        <v>49.8998906</v>
+        <v>49.413885</v>
       </c>
       <c r="K302" s="3">
-        <v>2.3548281</v>
+        <v>2.117307</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303" s="3">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="B303" s="3" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C303" s="3" t="s">
         <v>1902</v>
       </c>
-      <c r="C303" s="3" t="s">
+      <c r="D303" s="3" t="s">
         <v>1903</v>
       </c>
-      <c r="D303" s="3" t="s">
+      <c r="E303" s="4">
+        <v>80450</v>
+      </c>
+      <c r="F303" s="3" t="s">
         <v>1904</v>
       </c>
-      <c r="E303" s="4">
-[...2 lines deleted...]
-      <c r="F303" s="3" t="s">
+      <c r="G303" s="3" t="s">
         <v>1905</v>
       </c>
-      <c r="G303" s="3" t="s">
+      <c r="H303" s="3" t="s">
         <v>1906</v>
       </c>
-      <c r="H303" s="3" t="s">
+      <c r="I303" s="3" t="s">
         <v>1907</v>
       </c>
-      <c r="I303" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J303" s="3">
-        <v>49.3915217</v>
+        <v>49.8998906</v>
       </c>
       <c r="K303" s="3">
-        <v>2.79443264</v>
+        <v>2.3548281</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304" s="3">
-        <v>358</v>
+        <v>342</v>
       </c>
       <c r="B304" s="3" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C304" s="3" t="s">
         <v>1909</v>
       </c>
-      <c r="C304" s="3" t="s">
+      <c r="D304" s="3" t="s">
         <v>1910</v>
       </c>
-      <c r="D304" s="3" t="s">
+      <c r="E304" s="4">
+        <v>60200</v>
+      </c>
+      <c r="F304" s="3" t="s">
         <v>1911</v>
       </c>
-      <c r="E304" s="4">
-[...2 lines deleted...]
-      <c r="F304" s="3" t="s">
+      <c r="G304" s="3" t="s">
         <v>1912</v>
       </c>
-      <c r="G304" s="3" t="s">
+      <c r="H304" s="3" t="s">
         <v>1913</v>
       </c>
-      <c r="H304" s="3"/>
       <c r="I304" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="J304" s="3">
+        <v>49.3915217</v>
+      </c>
+      <c r="K304" s="3">
+        <v>2.79443264</v>
+      </c>
+    </row>
+    <row r="305" spans="1:11">
+      <c r="A305" s="3">
+        <v>358</v>
+      </c>
+      <c r="B305" s="3" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C305" s="3" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D305" s="3" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E305" s="4">
+        <v>59121</v>
+      </c>
+      <c r="F305" s="3" t="s">
+        <v>1918</v>
+      </c>
+      <c r="G305" s="3" t="s">
+        <v>1919</v>
+      </c>
+      <c r="H305" s="3"/>
+      <c r="I305" s="3" t="s">
+        <v>1920</v>
+      </c>
+      <c r="J305" s="3">
         <v>50.335193</v>
       </c>
-      <c r="K304" s="3">
+      <c r="K305" s="3">
         <v>3.45529701</v>
       </c>
     </row>
-    <row r="305" spans="1:11">
-      <c r="A305" s="1">
+    <row r="306" spans="1:11">
+      <c r="A306" s="1">
         <v>735</v>
       </c>
-      <c r="B305" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C305" s="1" t="s">
+      <c r="B306" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C306" s="1" t="s">
         <v>856</v>
       </c>
-      <c r="D305" s="1"/>
-      <c r="E305" s="2">
+      <c r="D306" s="1"/>
+      <c r="E306" s="2">
         <v>13290</v>
       </c>
-      <c r="F305" s="1" t="s">
+      <c r="F306" s="1" t="s">
         <v>857</v>
       </c>
-      <c r="G305" s="1" t="s">
+      <c r="G306" s="1" t="s">
         <v>858</v>
       </c>
-      <c r="H305" s="1"/>
-[...3 lines deleted...]
-      <c r="J305" s="1">
+      <c r="H306" s="1"/>
+      <c r="I306" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="J306" s="1">
         <v>43.489788</v>
       </c>
-      <c r="K305" s="1">
+      <c r="K306" s="1">
         <v>5.383759</v>
-      </c>
-[...33 lines deleted...]
-        <v>5.3855592</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307" s="3">
-        <v>119</v>
+        <v>40</v>
       </c>
       <c r="B307" s="3" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="C307" s="3" t="s">
-        <v>1923</v>
+        <v>856</v>
       </c>
       <c r="D307" s="3" t="s">
         <v>1924</v>
       </c>
       <c r="E307" s="4">
-        <v>13400</v>
+        <v>13290</v>
       </c>
       <c r="F307" s="3" t="s">
+        <v>857</v>
+      </c>
+      <c r="G307" s="3" t="s">
         <v>1925</v>
       </c>
-      <c r="G307" s="3" t="s">
+      <c r="H307" s="3" t="s">
         <v>1926</v>
       </c>
-      <c r="H307" s="3"/>
       <c r="I307" s="3" t="s">
         <v>1927</v>
       </c>
       <c r="J307" s="3">
-        <v>43.29018595</v>
+        <v>43.48829554</v>
       </c>
       <c r="K307" s="3">
-        <v>5.59626818</v>
+        <v>5.3855592</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" s="3">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B308" s="3" t="s">
         <v>1928</v>
       </c>
       <c r="C308" s="3" t="s">
         <v>1929</v>
       </c>
       <c r="D308" s="3" t="s">
         <v>1930</v>
       </c>
       <c r="E308" s="4">
-        <v>13010</v>
+        <v>13400</v>
       </c>
       <c r="F308" s="3" t="s">
         <v>1931</v>
       </c>
       <c r="G308" s="3" t="s">
         <v>1932</v>
       </c>
-      <c r="H308" s="3" t="s">
+      <c r="H308" s="3"/>
+      <c r="I308" s="3" t="s">
         <v>1933</v>
       </c>
-      <c r="I308" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J308" s="3">
-        <v>43.28440671</v>
+        <v>43.29018595</v>
       </c>
       <c r="K308" s="3">
-        <v>5.40267706</v>
+        <v>5.59626818</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309" s="3">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="B309" s="3" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C309" s="3" t="s">
         <v>1935</v>
       </c>
-      <c r="C309" s="3" t="s">
+      <c r="D309" s="3" t="s">
         <v>1936</v>
       </c>
-      <c r="D309" s="3"/>
       <c r="E309" s="4">
-        <v>13014</v>
+        <v>13010</v>
       </c>
       <c r="F309" s="3" t="s">
-        <v>1931</v>
+        <v>1937</v>
       </c>
       <c r="G309" s="3" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="H309" s="3" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="I309" s="3" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="J309" s="3">
-        <v>43.3198564</v>
+        <v>43.28440671</v>
       </c>
       <c r="K309" s="3">
-        <v>5.378731</v>
+        <v>5.40267706</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" s="3">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="B310" s="3" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="C310" s="3" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="D310" s="3"/>
       <c r="E310" s="4">
-        <v>84120</v>
+        <v>13014</v>
       </c>
       <c r="F310" s="3" t="s">
-        <v>1942</v>
+        <v>1937</v>
       </c>
       <c r="G310" s="3" t="s">
         <v>1943</v>
       </c>
       <c r="H310" s="3" t="s">
         <v>1944</v>
       </c>
       <c r="I310" s="3" t="s">
         <v>1945</v>
       </c>
       <c r="J310" s="3">
-        <v>43.67535251</v>
+        <v>43.3198564</v>
       </c>
       <c r="K310" s="3">
-        <v>5.49691916</v>
+        <v>5.378731</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" s="3">
-        <v>190</v>
+        <v>141</v>
       </c>
       <c r="B311" s="3" t="s">
         <v>1946</v>
       </c>
       <c r="C311" s="3" t="s">
         <v>1947</v>
       </c>
-      <c r="D311" s="3" t="s">
+      <c r="D311" s="3"/>
+      <c r="E311" s="4">
+        <v>84120</v>
+      </c>
+      <c r="F311" s="3" t="s">
         <v>1948</v>
       </c>
-      <c r="E311" s="4">
-[...2 lines deleted...]
-      <c r="F311" s="3" t="s">
+      <c r="G311" s="3" t="s">
         <v>1949</v>
       </c>
-      <c r="G311" s="3" t="s">
+      <c r="H311" s="3" t="s">
         <v>1950</v>
       </c>
-      <c r="H311" s="3" t="s">
+      <c r="I311" s="3" t="s">
         <v>1951</v>
       </c>
-      <c r="I311" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J311" s="3">
-        <v>41.94886231</v>
+        <v>43.67535251</v>
       </c>
       <c r="K311" s="3">
-        <v>8.76378536</v>
+        <v>5.49691916</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312" s="3">
-        <v>265</v>
+        <v>190</v>
       </c>
       <c r="B312" s="3" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C312" s="3" t="s">
         <v>1953</v>
       </c>
-      <c r="C312" s="3" t="s">
+      <c r="D312" s="3" t="s">
         <v>1954</v>
       </c>
-      <c r="D312" s="3"/>
       <c r="E312" s="4">
-        <v>13012</v>
+        <v>20090</v>
       </c>
       <c r="F312" s="3" t="s">
-        <v>1931</v>
+        <v>1955</v>
       </c>
       <c r="G312" s="3" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="H312" s="3" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="I312" s="3" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="J312" s="3">
-        <v>43.30356982</v>
+        <v>41.94886231</v>
       </c>
       <c r="K312" s="3">
-        <v>5.47245741</v>
+        <v>8.76378536</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313" s="3">
-        <v>296</v>
+        <v>265</v>
       </c>
       <c r="B313" s="3" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="C313" s="3" t="s">
-        <v>1959</v>
-[...1 lines deleted...]
-      <c r="D313" s="3" t="s">
         <v>1960</v>
       </c>
+      <c r="D313" s="3"/>
       <c r="E313" s="4">
-        <v>20137</v>
+        <v>13012</v>
       </c>
       <c r="F313" s="3" t="s">
+        <v>1937</v>
+      </c>
+      <c r="G313" s="3" t="s">
         <v>1961</v>
       </c>
-      <c r="G313" s="3" t="s">
+      <c r="H313" s="3" t="s">
         <v>1962</v>
       </c>
-      <c r="H313" s="3" t="s">
+      <c r="I313" s="3" t="s">
         <v>1963</v>
       </c>
-      <c r="I313" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J313" s="3">
-        <v>41.62489047</v>
+        <v>43.30356982</v>
       </c>
       <c r="K313" s="3">
-        <v>9.30034518</v>
+        <v>5.47245741</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314" s="3">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B314" s="3" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C314" s="3" t="s">
         <v>1965</v>
       </c>
-      <c r="C314" s="3" t="s">
+      <c r="D314" s="3" t="s">
         <v>1966</v>
       </c>
-      <c r="D314" s="3" t="s">
+      <c r="E314" s="4">
+        <v>20137</v>
+      </c>
+      <c r="F314" s="3" t="s">
         <v>1967</v>
       </c>
-      <c r="E314" s="4">
-[...2 lines deleted...]
-      <c r="F314" s="3" t="s">
+      <c r="G314" s="3" t="s">
         <v>1968</v>
       </c>
-      <c r="G314" s="3" t="s">
+      <c r="H314" s="3" t="s">
         <v>1969</v>
       </c>
-      <c r="H314" s="3" t="s">
+      <c r="I314" s="3" t="s">
         <v>1970</v>
       </c>
-      <c r="I314" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J314" s="3">
-        <v>42.594873</v>
+        <v>41.62489047</v>
       </c>
       <c r="K314" s="3">
-        <v>9.44053</v>
+        <v>9.30034518</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315" s="3">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B315" s="3" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C315" s="3" t="s">
         <v>1972</v>
       </c>
-      <c r="C315" s="3" t="s">
+      <c r="D315" s="3" t="s">
         <v>1973</v>
       </c>
-      <c r="D315" s="3"/>
       <c r="E315" s="4">
-        <v>20240</v>
+        <v>20620</v>
       </c>
       <c r="F315" s="3" t="s">
         <v>1974</v>
       </c>
       <c r="G315" s="3" t="s">
         <v>1975</v>
       </c>
       <c r="H315" s="3" t="s">
         <v>1976</v>
       </c>
       <c r="I315" s="3" t="s">
         <v>1977</v>
       </c>
       <c r="J315" s="3">
-        <v>42.02317</v>
+        <v>42.594873</v>
       </c>
       <c r="K315" s="3">
-        <v>9.41084</v>
+        <v>9.44053</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316" s="3">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>1978</v>
       </c>
       <c r="C316" s="3" t="s">
         <v>1979</v>
       </c>
-      <c r="D316" s="3" t="s">
+      <c r="D316" s="3"/>
+      <c r="E316" s="4">
+        <v>20240</v>
+      </c>
+      <c r="F316" s="3" t="s">
         <v>1980</v>
       </c>
-      <c r="E316" s="4">
-[...2 lines deleted...]
-      <c r="F316" s="3" t="s">
+      <c r="G316" s="3" t="s">
         <v>1981</v>
       </c>
-      <c r="G316" s="3" t="s">
+      <c r="H316" s="3" t="s">
         <v>1982</v>
       </c>
-      <c r="H316" s="3" t="s">
+      <c r="I316" s="3" t="s">
         <v>1983</v>
       </c>
-      <c r="I316" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J316" s="3">
-        <v>41.67004</v>
+        <v>42.02317</v>
       </c>
       <c r="K316" s="3">
-        <v>8.91529</v>
+        <v>9.41084</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317" s="3">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B317" s="3" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C317" s="3" t="s">
         <v>1985</v>
       </c>
-      <c r="C317" s="3" t="s">
+      <c r="D317" s="3" t="s">
         <v>1986</v>
       </c>
-      <c r="D317" s="3" t="s">
+      <c r="E317" s="4">
+        <v>20110</v>
+      </c>
+      <c r="F317" s="3" t="s">
         <v>1987</v>
       </c>
-      <c r="E317" s="4">
-[...2 lines deleted...]
-      <c r="F317" s="3" t="s">
+      <c r="G317" s="3" t="s">
         <v>1988</v>
       </c>
-      <c r="G317" s="3" t="s">
+      <c r="H317" s="3" t="s">
         <v>1989</v>
       </c>
-      <c r="H317" s="3" t="s">
+      <c r="I317" s="3" t="s">
         <v>1990</v>
       </c>
-      <c r="I317" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J317" s="3">
-        <v>42.5408209</v>
+        <v>41.67004</v>
       </c>
       <c r="K317" s="3">
-        <v>8.79796743</v>
+        <v>8.91529</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318" s="3">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B318" s="3" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C318" s="3" t="s">
         <v>1992</v>
       </c>
-      <c r="C318" s="3" t="s">
+      <c r="D318" s="3" t="s">
         <v>1993</v>
       </c>
-      <c r="D318" s="3" t="s">
+      <c r="E318" s="4">
+        <v>20260</v>
+      </c>
+      <c r="F318" s="3" t="s">
         <v>1994</v>
-      </c>
-[...4 lines deleted...]
-        <v>1968</v>
       </c>
       <c r="G318" s="3" t="s">
         <v>1995</v>
       </c>
       <c r="H318" s="3" t="s">
         <v>1996</v>
       </c>
       <c r="I318" s="3" t="s">
         <v>1997</v>
       </c>
       <c r="J318" s="3">
-        <v>42.6259</v>
+        <v>42.5408209</v>
       </c>
       <c r="K318" s="3">
-        <v>9.4332</v>
+        <v>8.79796743</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319" s="3">
-        <v>350</v>
+        <v>312</v>
       </c>
       <c r="B319" s="3" t="s">
         <v>1998</v>
       </c>
       <c r="C319" s="3" t="s">
         <v>1999</v>
       </c>
       <c r="D319" s="3" t="s">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="E319" s="4">
         <v>20620</v>
       </c>
       <c r="F319" s="3" t="s">
-        <v>1968</v>
+        <v>1974</v>
       </c>
       <c r="G319" s="3" t="s">
-        <v>2000</v>
-[...1 lines deleted...]
-      <c r="H319" s="3"/>
+        <v>2001</v>
+      </c>
+      <c r="H319" s="3" t="s">
+        <v>2002</v>
+      </c>
       <c r="I319" s="3" t="s">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="J319" s="3">
-        <v>42.62674336</v>
+        <v>42.6259</v>
       </c>
       <c r="K319" s="3">
-        <v>9.43921363</v>
+        <v>9.4332</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320" s="3">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="B320" s="3" t="s">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="C320" s="3" t="s">
-        <v>2003</v>
-[...1 lines deleted...]
-      <c r="D320" s="3"/>
+        <v>2005</v>
+      </c>
+      <c r="D320" s="3" t="s">
+        <v>2000</v>
+      </c>
       <c r="E320" s="4">
-        <v>13790</v>
+        <v>20620</v>
       </c>
       <c r="F320" s="3" t="s">
-        <v>2004</v>
+        <v>1974</v>
       </c>
       <c r="G320" s="3" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="H320" s="3"/>
       <c r="I320" s="3" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="J320" s="3">
+        <v>42.62674336</v>
+      </c>
+      <c r="K320" s="3">
+        <v>9.43921363</v>
+      </c>
+    </row>
+    <row r="321" spans="1:11">
+      <c r="A321" s="3">
+        <v>353</v>
+      </c>
+      <c r="B321" s="3" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C321" s="3" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D321" s="3"/>
+      <c r="E321" s="4">
+        <v>13790</v>
+      </c>
+      <c r="F321" s="3" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G321" s="3" t="s">
+        <v>2011</v>
+      </c>
+      <c r="H321" s="3"/>
+      <c r="I321" s="3" t="s">
+        <v>2012</v>
+      </c>
+      <c r="J321" s="3">
         <v>43.46668502</v>
       </c>
-      <c r="K320" s="3">
+      <c r="K321" s="3">
         <v>5.61265698</v>
       </c>
     </row>
-    <row r="321" spans="1:11">
-      <c r="A321" s="1">
+    <row r="322" spans="1:11">
+      <c r="A322" s="1">
         <v>736</v>
       </c>
-      <c r="B321" s="1" t="s">
-[...6 lines deleted...]
-      <c r="E321" s="2">
+      <c r="B322" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D322" s="1"/>
+      <c r="E322" s="2">
         <v>54180</v>
       </c>
-      <c r="F321" s="1" t="s">
-[...11 lines deleted...]
-      <c r="J321" s="1">
+      <c r="F322" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="H322" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="I322" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="J322" s="1">
         <v>48.31144321</v>
       </c>
-      <c r="K321" s="1">
+      <c r="K322" s="1">
         <v>4.02526617</v>
-      </c>
-[...31 lines deleted...]
-        <v>6.1805401</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323" s="3">
-        <v>200</v>
+        <v>162</v>
       </c>
       <c r="B323" s="3" t="s">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="C323" s="3" t="s">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="D323" s="3"/>
       <c r="E323" s="4">
-        <v>68260</v>
+        <v>54180</v>
       </c>
       <c r="F323" s="3" t="s">
+        <v>2015</v>
+      </c>
+      <c r="G323" s="3" t="s">
         <v>2020</v>
       </c>
-      <c r="G323" s="3" t="s">
+      <c r="H323" s="3" t="s">
         <v>2021</v>
       </c>
-      <c r="H323" s="3" t="s">
+      <c r="I323" s="3" t="s">
         <v>2022</v>
       </c>
-      <c r="I323" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J323" s="3">
-        <v>47.79054045</v>
+        <v>48.63712625</v>
       </c>
       <c r="K323" s="3">
-        <v>7.30606914</v>
+        <v>6.1805401</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324" s="3">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B324" s="3" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C324" s="3" t="s">
         <v>2024</v>
       </c>
-      <c r="C324" s="3" t="s">
+      <c r="D324" s="3" t="s">
         <v>2025</v>
       </c>
-      <c r="D324" s="3"/>
-      <c r="E324" s="4" t="s">
+      <c r="E324" s="4">
+        <v>68260</v>
+      </c>
+      <c r="F324" s="3" t="s">
         <v>2026</v>
       </c>
-      <c r="F324" s="3" t="s">
+      <c r="G324" s="3" t="s">
         <v>2027</v>
       </c>
-      <c r="G324" s="3" t="s">
+      <c r="H324" s="3" t="s">
         <v>2028</v>
       </c>
-      <c r="H324" s="3" t="s">
+      <c r="I324" s="3" t="s">
         <v>2029</v>
       </c>
-      <c r="I324" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J324" s="3">
-        <v>49.7490507</v>
+        <v>47.79054045</v>
       </c>
       <c r="K324" s="3">
-        <v>4.6870232</v>
+        <v>7.30606914</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" s="3">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B325" s="3" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C325" s="3" t="s">
         <v>2031</v>
       </c>
-      <c r="C325" s="3" t="s">
+      <c r="D325" s="3"/>
+      <c r="E325" s="4" t="s">
         <v>2032</v>
-      </c>
-[...2 lines deleted...]
-        <v>51100</v>
       </c>
       <c r="F325" s="3" t="s">
         <v>2033</v>
       </c>
       <c r="G325" s="3" t="s">
         <v>2034</v>
       </c>
       <c r="H325" s="3" t="s">
         <v>2035</v>
       </c>
       <c r="I325" s="3" t="s">
         <v>2036</v>
       </c>
       <c r="J325" s="3">
-        <v>49.2883006</v>
+        <v>49.7490507</v>
       </c>
       <c r="K325" s="3">
-        <v>4.0155776</v>
+        <v>4.6870232</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326" s="3">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B326" s="3" t="s">
         <v>2037</v>
       </c>
       <c r="C326" s="3" t="s">
         <v>2038</v>
       </c>
-      <c r="D326" s="3" t="s">
+      <c r="D326" s="3"/>
+      <c r="E326" s="4">
+        <v>51100</v>
+      </c>
+      <c r="F326" s="3" t="s">
         <v>2039</v>
       </c>
-      <c r="E326" s="4">
-[...2 lines deleted...]
-      <c r="F326" s="3" t="s">
+      <c r="G326" s="3" t="s">
         <v>2040</v>
       </c>
-      <c r="G326" s="3" t="s">
+      <c r="H326" s="3" t="s">
         <v>2041</v>
       </c>
-      <c r="H326" s="3" t="s">
+      <c r="I326" s="3" t="s">
         <v>2042</v>
       </c>
-      <c r="I326" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J326" s="3">
-        <v>49.15969159</v>
+        <v>49.2883006</v>
       </c>
       <c r="K326" s="3">
-        <v>6.15792274</v>
+        <v>4.0155776</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327" s="3">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B327" s="3" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C327" s="3" t="s">
         <v>2044</v>
       </c>
-      <c r="C327" s="3" t="s">
+      <c r="D327" s="3" t="s">
         <v>2045</v>
       </c>
-      <c r="D327" s="3"/>
       <c r="E327" s="4">
-        <v>51520</v>
+        <v>57140</v>
       </c>
       <c r="F327" s="3" t="s">
         <v>2046</v>
       </c>
       <c r="G327" s="3" t="s">
         <v>2047</v>
       </c>
       <c r="H327" s="3" t="s">
         <v>2048</v>
       </c>
       <c r="I327" s="3" t="s">
         <v>2049</v>
       </c>
       <c r="J327" s="3">
-        <v>48.98512217</v>
+        <v>49.15969159</v>
       </c>
       <c r="K327" s="3">
-        <v>4.34466105</v>
+        <v>6.15792274</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328" s="3">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B328" s="3" t="s">
         <v>2050</v>
       </c>
       <c r="C328" s="3" t="s">
         <v>2051</v>
       </c>
-      <c r="D328" s="3" t="s">
+      <c r="D328" s="3"/>
+      <c r="E328" s="4">
+        <v>51520</v>
+      </c>
+      <c r="F328" s="3" t="s">
         <v>2052</v>
       </c>
-      <c r="E328" s="4">
-[...2 lines deleted...]
-      <c r="F328" s="3" t="s">
+      <c r="G328" s="3" t="s">
         <v>2053</v>
       </c>
-      <c r="G328" s="3" t="s">
+      <c r="H328" s="3" t="s">
         <v>2054</v>
       </c>
-      <c r="H328" s="3" t="s">
+      <c r="I328" s="3" t="s">
         <v>2055</v>
       </c>
-      <c r="I328" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J328" s="3">
-        <v>49.06086184</v>
+        <v>48.98512217</v>
       </c>
       <c r="K328" s="3">
-        <v>3.93969297</v>
+        <v>4.34466105</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329" s="3">
-        <v>234</v>
+        <v>207</v>
       </c>
       <c r="B329" s="3" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C329" s="3" t="s">
         <v>2057</v>
       </c>
-      <c r="C329" s="3" t="s">
+      <c r="D329" s="3" t="s">
         <v>2058</v>
       </c>
-      <c r="D329" s="3" t="s">
+      <c r="E329" s="4">
+        <v>51530</v>
+      </c>
+      <c r="F329" s="3" t="s">
         <v>2059</v>
       </c>
-      <c r="E329" s="4">
-[...2 lines deleted...]
-      <c r="F329" s="3" t="s">
+      <c r="G329" s="3" t="s">
         <v>2060</v>
       </c>
-      <c r="G329" s="3" t="s">
+      <c r="H329" s="3" t="s">
         <v>2061</v>
       </c>
-      <c r="H329" s="3" t="s">
+      <c r="I329" s="3" t="s">
         <v>2062</v>
       </c>
-      <c r="I329" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J329" s="3">
-        <v>48.70311219</v>
+        <v>49.06086184</v>
       </c>
       <c r="K329" s="3">
-        <v>5.91236115</v>
+        <v>3.93969297</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330" s="3">
-        <v>333</v>
+        <v>234</v>
       </c>
       <c r="B330" s="3" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C330" s="3" t="s">
         <v>2064</v>
       </c>
-      <c r="C330" s="3" t="s">
+      <c r="D330" s="3" t="s">
         <v>2065</v>
       </c>
-      <c r="D330" s="3"/>
       <c r="E330" s="4">
-        <v>67100</v>
+        <v>54200</v>
       </c>
       <c r="F330" s="3" t="s">
         <v>2066</v>
       </c>
       <c r="G330" s="3" t="s">
         <v>2067</v>
       </c>
       <c r="H330" s="3" t="s">
         <v>2068</v>
       </c>
       <c r="I330" s="3" t="s">
         <v>2069</v>
       </c>
       <c r="J330" s="3">
-        <v>48.5530858</v>
+        <v>48.70311219</v>
       </c>
       <c r="K330" s="3">
-        <v>7.7395881</v>
+        <v>5.91236115</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331" s="3">
-        <v>357</v>
+        <v>333</v>
       </c>
       <c r="B331" s="3" t="s">
         <v>2070</v>
       </c>
       <c r="C331" s="3" t="s">
         <v>2071</v>
       </c>
       <c r="D331" s="3"/>
       <c r="E331" s="4">
-        <v>57070</v>
+        <v>67100</v>
       </c>
       <c r="F331" s="3" t="s">
         <v>2072</v>
       </c>
       <c r="G331" s="3" t="s">
         <v>2073</v>
       </c>
-      <c r="H331" s="3"/>
+      <c r="H331" s="3" t="s">
+        <v>2074</v>
+      </c>
       <c r="I331" s="3" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="J331" s="3">
-        <v>49.1165113</v>
+        <v>48.5530858</v>
       </c>
       <c r="K331" s="3">
-        <v>6.2400282</v>
+        <v>7.7395881</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332" s="3">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="B332" s="3" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="C332" s="3" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="D332" s="3"/>
       <c r="E332" s="4">
-        <v>67450</v>
+        <v>57070</v>
       </c>
       <c r="F332" s="3" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="G332" s="3" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="H332" s="3"/>
       <c r="I332" s="3" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="J332" s="3">
-        <v>48.63610499</v>
+        <v>49.1165113</v>
       </c>
       <c r="K332" s="3">
-        <v>7.72707898</v>
+        <v>6.2400282</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333" s="3">
-        <v>373</v>
+        <v>360</v>
       </c>
       <c r="B333" s="3" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="C333" s="3" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="D333" s="3"/>
       <c r="E333" s="4">
-        <v>67600</v>
+        <v>67450</v>
       </c>
       <c r="F333" s="3" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="G333" s="3" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="H333" s="3"/>
       <c r="I333" s="3" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="J333" s="3">
-        <v>48.2809929</v>
+        <v>48.63610499</v>
       </c>
       <c r="K333" s="3">
-        <v>7.4661216</v>
+        <v>7.72707898</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334" s="3">
-        <v>390</v>
+        <v>373</v>
       </c>
       <c r="B334" s="3" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="C334" s="3" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="D334" s="3"/>
       <c r="E334" s="4">
-        <v>57200</v>
+        <v>67600</v>
       </c>
       <c r="F334" s="3" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="G334" s="3" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="H334" s="3"/>
       <c r="I334" s="3" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="J334" s="3">
+        <v>48.2809929</v>
+      </c>
+      <c r="K334" s="3">
+        <v>7.4661216</v>
+      </c>
+    </row>
+    <row r="335" spans="1:11">
+      <c r="A335" s="3">
+        <v>390</v>
+      </c>
+      <c r="B335" s="3" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C335" s="3" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D335" s="3"/>
+      <c r="E335" s="4">
+        <v>57200</v>
+      </c>
+      <c r="F335" s="3" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G335" s="3" t="s">
+        <v>2094</v>
+      </c>
+      <c r="H335" s="3"/>
+      <c r="I335" s="3" t="s">
+        <v>2095</v>
+      </c>
+      <c r="J335" s="3">
         <v>49.10624695</v>
       </c>
-      <c r="K334" s="3">
+      <c r="K335" s="3">
         <v>7.08226967</v>
       </c>
     </row>
-    <row r="335" spans="1:11">
-      <c r="A335" s="1">
+    <row r="336" spans="1:11">
+      <c r="A336" s="1">
         <v>739</v>
       </c>
-      <c r="B335" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D335" s="1" t="s">
+      <c r="B336" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D336" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="E335" s="2">
+      <c r="E336" s="2">
         <v>33300</v>
       </c>
-      <c r="F335" s="1" t="s">
+      <c r="F336" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="G335" s="1" t="s">
+      <c r="G336" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="H335" s="1" t="s">
+      <c r="H336" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="I335" s="1" t="s">
-[...2 lines deleted...]
-      <c r="J335" s="1">
+      <c r="I336" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="J336" s="1">
         <v>14.7629727</v>
       </c>
-      <c r="K335" s="1">
+      <c r="K336" s="1">
         <v>-60.9845924</v>
-      </c>
-[...31 lines deleted...]
-        <v>-61.01403236</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337" s="3">
-        <v>259</v>
+        <v>241</v>
       </c>
       <c r="B337" s="3" t="s">
         <v>2099</v>
       </c>
       <c r="C337" s="3" t="s">
         <v>2100</v>
       </c>
-      <c r="D337" s="3" t="s">
+      <c r="D337" s="3"/>
+      <c r="E337" s="4">
+        <v>97232</v>
+      </c>
+      <c r="F337" s="3" t="s">
         <v>2101</v>
       </c>
-      <c r="E337" s="4">
-[...2 lines deleted...]
-      <c r="F337" s="3" t="s">
+      <c r="G337" s="3" t="s">
         <v>2102</v>
       </c>
-      <c r="G337" s="3" t="s">
+      <c r="H337" s="3" t="s">
         <v>2103</v>
       </c>
-      <c r="H337" s="3" t="s">
+      <c r="I337" s="3" t="s">
         <v>2104</v>
       </c>
-      <c r="I337" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J337" s="3">
-        <v>14.52579896</v>
+        <v>14.61468923</v>
       </c>
       <c r="K337" s="3">
-        <v>-60.9801949</v>
+        <v>-61.01403236</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338" s="3">
-        <v>317</v>
+        <v>259</v>
       </c>
       <c r="B338" s="3" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C338" s="3" t="s">
         <v>2106</v>
       </c>
-      <c r="C338" s="3" t="s">
+      <c r="D338" s="3" t="s">
         <v>2107</v>
       </c>
-      <c r="D338" s="3" t="s">
+      <c r="E338" s="4">
+        <v>97215</v>
+      </c>
+      <c r="F338" s="3" t="s">
         <v>2108</v>
       </c>
-      <c r="E338" s="4">
-[...2 lines deleted...]
-      <c r="F338" s="3" t="s">
+      <c r="G338" s="3" t="s">
         <v>2109</v>
       </c>
-      <c r="G338" s="3" t="s">
+      <c r="H338" s="3" t="s">
         <v>2110</v>
       </c>
-      <c r="H338" s="3" t="s">
+      <c r="I338" s="3" t="s">
         <v>2111</v>
       </c>
-      <c r="I338" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J338" s="3">
-        <v>16.2436728</v>
+        <v>14.52579896</v>
       </c>
       <c r="K338" s="3">
-        <v>-61.5599155</v>
+        <v>-60.9801949</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339" s="3">
-        <v>382</v>
+        <v>317</v>
       </c>
       <c r="B339" s="3" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C339" s="3" t="s">
         <v>2113</v>
       </c>
-      <c r="C339" s="3" t="s">
+      <c r="D339" s="3" t="s">
         <v>2114</v>
       </c>
-      <c r="D339" s="3" t="s">
+      <c r="E339" s="4">
+        <v>97122</v>
+      </c>
+      <c r="F339" s="3" t="s">
         <v>2115</v>
       </c>
-      <c r="E339" s="4">
-[...2 lines deleted...]
-      <c r="F339" s="3" t="s">
+      <c r="G339" s="3" t="s">
         <v>2116</v>
       </c>
-      <c r="G339" s="3" t="s">
+      <c r="H339" s="3" t="s">
         <v>2117</v>
       </c>
-      <c r="H339" s="3"/>
       <c r="I339" s="3" t="s">
         <v>2118</v>
       </c>
       <c r="J339" s="3">
-        <v>4.9054648</v>
+        <v>16.2436728</v>
       </c>
       <c r="K339" s="3">
-        <v>-52.3203954</v>
+        <v>-61.5599155</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340" s="3">
-        <v>578</v>
+        <v>382</v>
       </c>
       <c r="B340" s="3" t="s">
         <v>2119</v>
       </c>
       <c r="C340" s="3" t="s">
         <v>2120</v>
       </c>
       <c r="D340" s="3" t="s">
         <v>2121</v>
       </c>
       <c r="E340" s="4">
-        <v>97150</v>
+        <v>97300</v>
       </c>
       <c r="F340" s="3" t="s">
         <v>2122</v>
       </c>
       <c r="G340" s="3" t="s">
         <v>2123</v>
       </c>
       <c r="H340" s="3"/>
       <c r="I340" s="3" t="s">
         <v>2124</v>
       </c>
       <c r="J340" s="3">
+        <v>4.9054648</v>
+      </c>
+      <c r="K340" s="3">
+        <v>-52.3203954</v>
+      </c>
+    </row>
+    <row r="341" spans="1:11">
+      <c r="A341" s="3">
+        <v>578</v>
+      </c>
+      <c r="B341" s="3" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C341" s="3" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D341" s="3" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E341" s="4">
+        <v>97150</v>
+      </c>
+      <c r="F341" s="3" t="s">
+        <v>2128</v>
+      </c>
+      <c r="G341" s="3" t="s">
+        <v>2129</v>
+      </c>
+      <c r="H341" s="3"/>
+      <c r="I341" s="3" t="s">
+        <v>2130</v>
+      </c>
+      <c r="J341" s="3">
         <v>18.10218173</v>
       </c>
-      <c r="K340" s="3">
+      <c r="K341" s="3">
         <v>-63.0426735</v>
       </c>
     </row>
-    <row r="341" spans="1:11">
-      <c r="A341" s="1">
+    <row r="342" spans="1:11">
+      <c r="A342" s="1">
         <v>740</v>
       </c>
-      <c r="B341" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C341" s="1" t="s">
+      <c r="B342" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C342" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="D341" s="1" t="s">
+      <c r="D342" s="1" t="s">
         <v>350</v>
       </c>
-      <c r="E341" s="2">
+      <c r="E342" s="2">
         <v>33300</v>
       </c>
-      <c r="F341" s="1" t="s">
+      <c r="F342" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="G341" s="1" t="s">
+      <c r="G342" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="H341" s="1" t="s">
+      <c r="H342" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="I341" s="1" t="s">
-[...2 lines deleted...]
-      <c r="J341" s="1">
+      <c r="I342" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="J342" s="1">
         <v>14.7629727</v>
       </c>
-      <c r="K341" s="1">
+      <c r="K342" s="1">
         <v>-60.9845924</v>
-      </c>
-[...29 lines deleted...]
-        <v>55.29425261</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343" s="3">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="B343" s="3" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="C343" s="3" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="D343" s="3"/>
       <c r="E343" s="4">
-        <v>97410</v>
+        <v>97460</v>
       </c>
       <c r="F343" s="3" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="G343" s="3" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="H343" s="3"/>
       <c r="I343" s="3" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="J343" s="3">
-        <v>-21.31418189</v>
+        <v>-20.96230391</v>
       </c>
       <c r="K343" s="3">
-        <v>55.45601273</v>
+        <v>55.29425261</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344" s="3">
-        <v>352</v>
+        <v>341</v>
       </c>
       <c r="B344" s="3" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="C344" s="3" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="D344" s="3"/>
       <c r="E344" s="4">
-        <v>97600</v>
+        <v>97410</v>
       </c>
       <c r="F344" s="3" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="G344" s="3" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="H344" s="3"/>
       <c r="I344" s="3" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="J344" s="3">
-        <v>-12.7676516</v>
+        <v>-21.31418189</v>
       </c>
       <c r="K344" s="3">
-        <v>45.2273167</v>
+        <v>55.45601273</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345" s="3">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B345" s="3" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="C345" s="3" t="s">
-        <v>2143</v>
-[...1 lines deleted...]
-      <c r="D345" s="3" t="s">
         <v>2144</v>
       </c>
+      <c r="D345" s="3"/>
       <c r="E345" s="4">
-        <v>97490</v>
+        <v>97600</v>
       </c>
       <c r="F345" s="3" t="s">
         <v>2145</v>
       </c>
       <c r="G345" s="3" t="s">
         <v>2146</v>
       </c>
       <c r="H345" s="3"/>
       <c r="I345" s="3" t="s">
         <v>2147</v>
       </c>
       <c r="J345" s="3">
+        <v>-12.7676516</v>
+      </c>
+      <c r="K345" s="3">
+        <v>45.2273167</v>
+      </c>
+    </row>
+    <row r="346" spans="1:11">
+      <c r="A346" s="3">
+        <v>356</v>
+      </c>
+      <c r="B346" s="3" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C346" s="3" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D346" s="3" t="s">
+        <v>2150</v>
+      </c>
+      <c r="E346" s="4">
+        <v>97490</v>
+      </c>
+      <c r="F346" s="3" t="s">
+        <v>2151</v>
+      </c>
+      <c r="G346" s="3" t="s">
+        <v>2152</v>
+      </c>
+      <c r="H346" s="3"/>
+      <c r="I346" s="3" t="s">
+        <v>2153</v>
+      </c>
+      <c r="J346" s="3">
         <v>-20.89075201</v>
       </c>
-      <c r="K345" s="3">
+      <c r="K346" s="3">
         <v>55.49657296</v>
       </c>
     </row>
-    <row r="346" spans="1:11">
-      <c r="A346" s="1">
+    <row r="347" spans="1:11">
+      <c r="A347" s="1">
         <v>751</v>
       </c>
-      <c r="B346" s="1" t="s">
-[...11 lines deleted...]
-      <c r="J346" s="1">
+      <c r="B347" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C347" s="1"/>
+      <c r="D347" s="1"/>
+      <c r="E347" s="2"/>
+      <c r="F347" s="1"/>
+      <c r="G347" s="1"/>
+      <c r="H347" s="1"/>
+      <c r="I347" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="J347" s="1">
         <v>43.751222</v>
       </c>
-      <c r="K346" s="1">
+      <c r="K347" s="1">
         <v>7.4379531</v>
       </c>
     </row>
-    <row r="347" spans="1:11">
-      <c r="A347" s="3">
+    <row r="348" spans="1:11">
+      <c r="A348" s="3">
         <v>510</v>
       </c>
-      <c r="B347" s="3" t="s">
-[...6 lines deleted...]
-      <c r="E347" s="4">
+      <c r="B348" s="3" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C348" s="3" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D348" s="3"/>
+      <c r="E348" s="4">
         <v>98000</v>
       </c>
-      <c r="F347" s="3" t="s">
-[...11 lines deleted...]
-      <c r="J347" s="3">
+      <c r="F348" s="3" t="s">
+        <v>2158</v>
+      </c>
+      <c r="G348" s="3" t="s">
+        <v>2159</v>
+      </c>
+      <c r="H348" s="3" t="s">
+        <v>2160</v>
+      </c>
+      <c r="I348" s="3" t="s">
+        <v>2161</v>
+      </c>
+      <c r="J348" s="3">
         <v>43.751222</v>
       </c>
-      <c r="K347" s="3">
+      <c r="K348" s="3">
         <v>7.4379531</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:K1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>