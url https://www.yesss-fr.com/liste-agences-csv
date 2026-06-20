--- v2 (2026-05-05)
+++ v3 (2026-06-20)
@@ -14,86 +14,86 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Liste des agences" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Liste des agences'!$A$1:$K$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2162">
-[...1 lines deleted...]
-    <t>Numï¿½ro</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2161">
+  <si>
+    <t>Numéro</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
-    <t>Complï¿½ment d'adresse</t>
+    <t>Complément d'adresse</t>
   </si>
   <si>
     <t>Code Postal</t>
   </si>
   <si>
     <t>Ville</t>
   </si>
   <si>
-    <t>Tï¿½lï¿½phone</t>
+    <t>Téléphone</t>
   </si>
   <si>
     <t>Fax</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Latitude</t>
   </si>
   <si>
     <t>Longitude</t>
   </si>
   <si>
-    <t>Direction rï¿½gionale DAUPHINE-SAVOIE</t>
+    <t>Direction régionale DAUPHINE-SAVOIE</t>
   </si>
   <si>
     <t>60 rue Jacques Cellier</t>
   </si>
   <si>
     <t>Le Sao Paulo</t>
   </si>
   <si>
     <t>GRESY SUR AIX</t>
   </si>
   <si>
     <t>04 79 35 03 02</t>
   </si>
   <si>
     <t>dr.savoie@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence d'ECHIROLLES</t>
   </si>
   <si>
     <t>3 rue du Grand Veymont</t>
   </si>
   <si>
     <t>Z.I. comboire</t>
   </si>
@@ -277,51 +277,51 @@
   <si>
     <t>04 79 24 67 40</t>
   </si>
   <si>
     <t>moutiers@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de BOURG SAINT MAURICE</t>
   </si>
   <si>
     <t>Quartier des Alpins</t>
   </si>
   <si>
     <t>84 rue de l'Edelweiss</t>
   </si>
   <si>
     <t>BOURG SAINT MAURICE</t>
   </si>
   <si>
     <t>04 79 00 16 32</t>
   </si>
   <si>
     <t>bourgsaintmaurice@yesss-fr.com</t>
   </si>
   <si>
-    <t>Direction rï¿½gionale MIDI-PYRENEES</t>
+    <t>Direction régionale MIDI-PYRENEES</t>
   </si>
   <si>
     <t>22 - 24 boulevard de Thibaud</t>
   </si>
   <si>
     <t>TOULOUSE</t>
   </si>
   <si>
     <t>05 61 19 27 88</t>
   </si>
   <si>
     <t>05 62 14 07 57</t>
   </si>
   <si>
     <t>dr.midipyrenees@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de TOULOUSE SUD</t>
   </si>
   <si>
     <t>22 - 24 boulevard De Thibaud</t>
   </si>
   <si>
     <t>05 61 40 72 72</t>
   </si>
@@ -562,51 +562,51 @@
   <si>
     <t>05 63 60 63 00</t>
   </si>
   <si>
     <t>05 63 41 08 30</t>
   </si>
   <si>
     <t>albi@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de MONTAUBAN</t>
   </si>
   <si>
     <t>34 rue Voltaire</t>
   </si>
   <si>
     <t>Montauban</t>
   </si>
   <si>
     <t>05 63 02 02 03</t>
   </si>
   <si>
     <t>montauban@yesss-fr.com</t>
   </si>
   <si>
-    <t>Direction rï¿½gionale BRETAGNE OUEST</t>
+    <t>Direction régionale BRETAGNE OUEST</t>
   </si>
   <si>
     <t>1 rue d&amp;#039;Estienne d&amp;#039;Orves</t>
   </si>
   <si>
     <t>Immeuble Celtic Submarine 1, quai C</t>
   </si>
   <si>
     <t>LORIENT</t>
   </si>
   <si>
     <t>02 97 89 80 03</t>
   </si>
   <si>
     <t>dr.bretagne@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de VANNES</t>
   </si>
   <si>
     <t>ZI du Prat</t>
   </si>
   <si>
     <t>Avenue Edouard MICHELIN</t>
   </si>
@@ -802,4343 +802,4412 @@
   <si>
     <t>quimper@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de BREST LOSCOAT</t>
   </si>
   <si>
     <t>12  rue Nicéphore Niepce</t>
   </si>
   <si>
     <t>ZI de Loscoat</t>
   </si>
   <si>
     <t>BREST</t>
   </si>
   <si>
     <t>02 98 01 85 80</t>
   </si>
   <si>
     <t>02 98 01 03 53</t>
   </si>
   <si>
     <t>brest.loscoat@yesss-fr.com</t>
   </si>
   <si>
+    <t>Direction régionale PAYS CATHARE</t>
+  </si>
+  <si>
+    <t>155 Rue Medhi Ben Barka</t>
+  </si>
+  <si>
+    <t>ZA Garosud</t>
+  </si>
+  <si>
+    <t>Montpellier</t>
+  </si>
+  <si>
+    <t>04 67 83 67 46</t>
+  </si>
+  <si>
+    <t>dr.payscathare@yesss.fr</t>
+  </si>
+  <si>
+    <t>Agence de BEZIERS SUD</t>
+  </si>
+  <si>
+    <t>3 rue de Saint Victor</t>
+  </si>
+  <si>
+    <t>ZAC du Capiscol</t>
+  </si>
+  <si>
+    <t>Villeneuve les Beziers</t>
+  </si>
+  <si>
+    <t>04 67 11 24 56</t>
+  </si>
+  <si>
+    <t>04 67 11 24 82</t>
+  </si>
+  <si>
+    <t>beziers@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CARCASSONNE</t>
+  </si>
+  <si>
+    <t>Boulevard Denis PAPIN</t>
+  </si>
+  <si>
+    <t>ZI la Bouriette</t>
+  </si>
+  <si>
+    <t>CARCASSONNE</t>
+  </si>
+  <si>
+    <t>04 68 10 25 00</t>
+  </si>
+  <si>
+    <t>04 68 10 25 01</t>
+  </si>
+  <si>
+    <t>carcassonne@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PERPIGNAN</t>
+  </si>
+  <si>
+    <t>300 rue Jean-Baptiste BIOT</t>
+  </si>
+  <si>
+    <t>PERPIGNAN</t>
+  </si>
+  <si>
+    <t>04 68 52 55 10</t>
+  </si>
+  <si>
+    <t>04 68 52 55 11</t>
+  </si>
+  <si>
+    <t>perpignan@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de NARBONNE</t>
+  </si>
+  <si>
+    <t>ZI Croix Sud</t>
+  </si>
+  <si>
+    <t>Rue Joseph CUGNOT</t>
+  </si>
+  <si>
+    <t>NARBONNE</t>
+  </si>
+  <si>
+    <t>04 68 41 56 32</t>
+  </si>
+  <si>
+    <t>04 68 41 59 10</t>
+  </si>
+  <si>
+    <t>narbonne@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SETE</t>
+  </si>
+  <si>
+    <t>484 avenue des eaux Blanches</t>
+  </si>
+  <si>
+    <t>ZI des eaux Blanches</t>
+  </si>
+  <si>
+    <t>SETE</t>
+  </si>
+  <si>
+    <t>04 67 18 35 50</t>
+  </si>
+  <si>
+    <t>04 67 18 35 51</t>
+  </si>
+  <si>
+    <t>sete@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de BEZIERS NORD</t>
+  </si>
+  <si>
+    <t>ZAC de Mercorent</t>
+  </si>
+  <si>
+    <t>Rue Augustin Jean Fresnel</t>
+  </si>
+  <si>
+    <t>BEZIERS</t>
+  </si>
+  <si>
+    <t>04 67 09 09 96</t>
+  </si>
+  <si>
+    <t>04 67 31 49 75</t>
+  </si>
+  <si>
+    <t>beziers-nord@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PERPIGNAN SUD</t>
+  </si>
+  <si>
+    <t>1450 avenue Julien Panchot</t>
+  </si>
+  <si>
+    <t>04 68 56 52 74</t>
+  </si>
+  <si>
+    <t>04 68 55 83 47</t>
+  </si>
+  <si>
+    <t>perpignan-sud@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'AGDE</t>
+  </si>
+  <si>
+    <t>9 rue Paul Riquet</t>
+  </si>
+  <si>
+    <t>ZI des Sept Fonts</t>
+  </si>
+  <si>
+    <t>AGDE</t>
+  </si>
+  <si>
+    <t>04 67 01 08 55</t>
+  </si>
+  <si>
+    <t>04 67 21 84 71</t>
+  </si>
+  <si>
+    <t>agde@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PAMIERS</t>
+  </si>
+  <si>
+    <t>28 avenue de la Rijole</t>
+  </si>
+  <si>
+    <t>ZI du Pic</t>
+  </si>
+  <si>
+    <t>09100</t>
+  </si>
+  <si>
+    <t>PAMIERS</t>
+  </si>
+  <si>
+    <t>05 34 01 02 09</t>
+  </si>
+  <si>
+    <t>05 34 01 49 76</t>
+  </si>
+  <si>
+    <t>pamiers@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PEZENAS</t>
+  </si>
+  <si>
+    <t>ZA les rodettes</t>
+  </si>
+  <si>
+    <t>7 rue Alfred Maurel</t>
+  </si>
+  <si>
+    <t>PEZENAS</t>
+  </si>
+  <si>
+    <t>04 67 01 24 24</t>
+  </si>
+  <si>
+    <t>04 67 37 74 54</t>
+  </si>
+  <si>
+    <t>pezenas@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ARGELES SUR MER</t>
+  </si>
+  <si>
+    <t>5 bis rue des Loriots</t>
+  </si>
+  <si>
+    <t>ARGELES SUR MER</t>
+  </si>
+  <si>
+    <t>04 68 98 30 78</t>
+  </si>
+  <si>
+    <t>04 68 54 07 30</t>
+  </si>
+  <si>
+    <t>argeles@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction régionale NOUVELLE AQUITAINE NORD</t>
+  </si>
+  <si>
+    <t>21 Quai Lawton</t>
+  </si>
+  <si>
+    <t>Bâtiment G3</t>
+  </si>
+  <si>
+    <t>BORDEAUX</t>
+  </si>
+  <si>
+    <t>05 56 37 12 84</t>
+  </si>
+  <si>
+    <t>05 56 37 38 80</t>
+  </si>
+  <si>
+    <t>dr.bordeaux@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de BORDEAUX</t>
+  </si>
+  <si>
+    <t>ZI Alfred Daney</t>
+  </si>
+  <si>
+    <t>Rue Francis Garnier</t>
+  </si>
+  <si>
+    <t>05 56 39 45 45</t>
+  </si>
+  <si>
+    <t>05 56 39 52 98</t>
+  </si>
+  <si>
+    <t>bordeaux@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LESPARRE</t>
+  </si>
+  <si>
+    <t>ZI du Belloc</t>
+  </si>
+  <si>
+    <t>LESPARRE MEDOC</t>
+  </si>
+  <si>
+    <t>05 56 41 07 23</t>
+  </si>
+  <si>
+    <t>05 56 41 69 19</t>
+  </si>
+  <si>
+    <t>lesparre@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ARTIGUES</t>
+  </si>
+  <si>
+    <t>Rue Gutenberg</t>
+  </si>
+  <si>
+    <t>ARTIGUES</t>
+  </si>
+  <si>
+    <t>05 56 40 83 00</t>
+  </si>
+  <si>
+    <t>05 56 86 22 78</t>
+  </si>
+  <si>
+    <t>artigues@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LA TESTE</t>
+  </si>
+  <si>
+    <t>Zone Industrielle</t>
+  </si>
+  <si>
+    <t>Boulevard de l'Industrie</t>
+  </si>
+  <si>
+    <t>LA TESTE DE BUCH</t>
+  </si>
+  <si>
+    <t>05 56 54 74 74</t>
+  </si>
+  <si>
+    <t>05 56 54 11 03</t>
+  </si>
+  <si>
+    <t>lateste@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LANGON</t>
+  </si>
+  <si>
+    <t>Z.I. DE DUMES</t>
+  </si>
+  <si>
+    <t>LANGON</t>
+  </si>
+  <si>
+    <t>05 56 76 20 39</t>
+  </si>
+  <si>
+    <t>05 56 63 42 60</t>
+  </si>
+  <si>
+    <t>langon@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINT ANDRE DE CUBZAC</t>
+  </si>
+  <si>
+    <t>92 rue de la Fontaine</t>
+  </si>
+  <si>
+    <t>ST ANDRE DE CUBZAC</t>
+  </si>
+  <si>
+    <t>05 57 94 00 45</t>
+  </si>
+  <si>
+    <t>05 57 43 56 55</t>
+  </si>
+  <si>
+    <t>saintandre@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de GRADIGNAN</t>
+  </si>
+  <si>
+    <t>137 rue de Croix Monjous</t>
+  </si>
+  <si>
+    <t>GRADIGNAN</t>
+  </si>
+  <si>
+    <t>05 57 35 73 80</t>
+  </si>
+  <si>
+    <t>05 57 35 60 36</t>
+  </si>
+  <si>
+    <t>gradignan@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MERIGNAC</t>
+  </si>
+  <si>
+    <t>11 avenue de la Grange Noire</t>
+  </si>
+  <si>
+    <t>MÉRIGNAC</t>
+  </si>
+  <si>
+    <t>05 56 12 46 74</t>
+  </si>
+  <si>
+    <t>05 56 12 41 22</t>
+  </si>
+  <si>
+    <t>merignac@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LIBOURNE</t>
+  </si>
+  <si>
+    <t>Avenue Georges POMPIDOU</t>
+  </si>
+  <si>
+    <t>LIBOURNE</t>
+  </si>
+  <si>
+    <t>05 57 48 11 50</t>
+  </si>
+  <si>
+    <t>05 57 48 11 85</t>
+  </si>
+  <si>
+    <t>libourne@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ANDERNOS</t>
+  </si>
+  <si>
+    <t>6 Rue Bernard Palissy</t>
+  </si>
+  <si>
+    <t>ANDERNOS</t>
+  </si>
+  <si>
+    <t>05 56 26 02 60</t>
+  </si>
+  <si>
+    <t>05 57 17 57 28</t>
+  </si>
+  <si>
+    <t>andernos@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'YESSS EXPORT</t>
+  </si>
+  <si>
+    <t>ZE Alfred Daney</t>
+  </si>
+  <si>
+    <t>05 56 39 39 28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lo gi st iq ue .o </t>
+  </si>
+  <si>
+    <t>peter.birss@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction régionale AZUR EST</t>
+  </si>
+  <si>
+    <t>ZI les Tourrades - Rue Maryse Bastié</t>
+  </si>
+  <si>
+    <t>Parc du Béal</t>
+  </si>
+  <si>
+    <t>06150</t>
+  </si>
+  <si>
+    <t>CANNES</t>
+  </si>
+  <si>
+    <t>04 93 48 12 55</t>
+  </si>
+  <si>
+    <t>04 93 48 12 56</t>
+  </si>
+  <si>
+    <t>dr.azur@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de VILLENEUVE LOUBET</t>
+  </si>
+  <si>
+    <t>Immeuble Marina Airport</t>
+  </si>
+  <si>
+    <t>866 R.N. 7</t>
+  </si>
+  <si>
+    <t>06270</t>
+  </si>
+  <si>
+    <t>VILLENEUVE-LOUBET</t>
+  </si>
+  <si>
+    <t>04 93 73 87 87</t>
+  </si>
+  <si>
+    <t>04 93 73 61 51</t>
+  </si>
+  <si>
+    <t>villeneuve-loubet@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de NICE</t>
+  </si>
+  <si>
+    <t>146 route Canta Galet</t>
+  </si>
+  <si>
+    <t>06200</t>
+  </si>
+  <si>
+    <t>NICE</t>
+  </si>
+  <si>
+    <t>04 93 96 94 00</t>
+  </si>
+  <si>
+    <t>04 93 96 90 34</t>
+  </si>
+  <si>
+    <t>nice@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CANNES</t>
+  </si>
+  <si>
+    <t>Z.I. les Tourrades - Bât. A</t>
+  </si>
+  <si>
+    <t>04 93 90 63 00</t>
+  </si>
+  <si>
+    <t>04 93 47 44 05</t>
+  </si>
+  <si>
+    <t>cannes@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de NICE EST</t>
+  </si>
+  <si>
+    <t>19 avenue Joseph RAYBAUD</t>
+  </si>
+  <si>
+    <t>06000</t>
+  </si>
+  <si>
+    <t>04 93 55 26 26</t>
+  </si>
+  <si>
+    <t>nice-est@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MENTON</t>
+  </si>
+  <si>
+    <t>28 - 32 rue du Val Carei</t>
+  </si>
+  <si>
+    <t>06500</t>
+  </si>
+  <si>
+    <t>MENTON</t>
+  </si>
+  <si>
+    <t>04 92 10 35 55</t>
+  </si>
+  <si>
+    <t>04 92 10 35 88</t>
+  </si>
+  <si>
+    <t>menton@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de DRAGUIGNAN</t>
+  </si>
+  <si>
+    <t>412 voie Georges POMPIDOU</t>
+  </si>
+  <si>
+    <t>DRAGUIGNAN</t>
+  </si>
+  <si>
+    <t>04 98 10 60 70</t>
+  </si>
+  <si>
+    <t>draguignan@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de GRASSE</t>
+  </si>
+  <si>
+    <t>19 route du Plan</t>
+  </si>
+  <si>
+    <t>06130</t>
+  </si>
+  <si>
+    <t>GRASSE</t>
+  </si>
+  <si>
+    <t>04 97 05 27 10</t>
+  </si>
+  <si>
+    <t>04 97 05 20 34</t>
+  </si>
+  <si>
+    <t>grasse@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ANTIBES</t>
+  </si>
+  <si>
+    <t>Avenue Marie FISHER</t>
+  </si>
+  <si>
+    <t>Quartier des Terriers</t>
+  </si>
+  <si>
+    <t>06600</t>
+  </si>
+  <si>
+    <t>ANTIBES</t>
+  </si>
+  <si>
+    <t>04 92 90 71 30</t>
+  </si>
+  <si>
+    <t>04 97 21 94 26</t>
+  </si>
+  <si>
+    <t>antibes@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de FAYENCE</t>
+  </si>
+  <si>
+    <t>Z.A.C. des Terrassonnes</t>
+  </si>
+  <si>
+    <t>TOURRETTES</t>
+  </si>
+  <si>
+    <t>04 94 99 12 23</t>
+  </si>
+  <si>
+    <t>04 94 67 94 31</t>
+  </si>
+  <si>
+    <t>fayence@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de NICE CENTRE</t>
+  </si>
+  <si>
+    <t>3 rue René SAINSON</t>
+  </si>
+  <si>
+    <t>04 93 80 49 49</t>
+  </si>
+  <si>
+    <t>04 93 01 37 41</t>
+  </si>
+  <si>
+    <t>nicecentre@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction régionale BOURGOGNE</t>
+  </si>
+  <si>
+    <t>3 rue des Frères LUMIERE</t>
+  </si>
+  <si>
+    <t>CHENOVE</t>
+  </si>
+  <si>
+    <t>03 80 58 87 00</t>
+  </si>
+  <si>
+    <t>03 80 58 86 88</t>
+  </si>
+  <si>
+    <t>dr.bourgogne@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MACON</t>
+  </si>
+  <si>
+    <t>187 rue Gustave EIFFEL</t>
+  </si>
+  <si>
+    <t>Parc d'activité de Mâcon Sud</t>
+  </si>
+  <si>
+    <t>MÂCON</t>
+  </si>
+  <si>
+    <t>03 85 29 20 21</t>
+  </si>
+  <si>
+    <t>03 85 34 91 54</t>
+  </si>
+  <si>
+    <t>macon@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de DIJON</t>
+  </si>
+  <si>
+    <t>CHENÔVE</t>
+  </si>
+  <si>
+    <t>03 80 58 88 58</t>
+  </si>
+  <si>
+    <t>03 80 58 86 89</t>
+  </si>
+  <si>
+    <t>dijon-sud@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de DOLE</t>
+  </si>
+  <si>
+    <t>33 chemin de Rougemont</t>
+  </si>
+  <si>
+    <t>FOUCHERANS</t>
+  </si>
+  <si>
+    <t>03 84 79 23 23</t>
+  </si>
+  <si>
+    <t>03 84 82 79 79</t>
+  </si>
+  <si>
+    <t>dole@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'AUXERRE</t>
+  </si>
+  <si>
+    <t>Rue Saint Exupery</t>
+  </si>
+  <si>
+    <t>Les terres du Canada</t>
+  </si>
+  <si>
+    <t>MONETEAU</t>
+  </si>
+  <si>
+    <t>03 86 40 54 88</t>
+  </si>
+  <si>
+    <t>03 86 40 54 95</t>
+  </si>
+  <si>
+    <t>auxerre@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de TROYES</t>
+  </si>
+  <si>
+    <t>10 rue Jean Baptiste COLBERT</t>
+  </si>
+  <si>
+    <t>Z.I. les Prés de Lyon</t>
+  </si>
+  <si>
+    <t>LA CHAPELLE SAINT LUC</t>
+  </si>
+  <si>
+    <t>03 25 49 96 96</t>
+  </si>
+  <si>
+    <t>03 25 49 90 30</t>
+  </si>
+  <si>
+    <t>troyes@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CHALON SUR SAONE</t>
+  </si>
+  <si>
+    <t>Espace Thenard</t>
+  </si>
+  <si>
+    <t>7 rue Louis Jacques THENARD</t>
+  </si>
+  <si>
+    <t>CHALON SUR SAÔNE</t>
+  </si>
+  <si>
+    <t>03 85 97 15 30</t>
+  </si>
+  <si>
+    <t>03 85 97 15 35</t>
+  </si>
+  <si>
+    <t>chalon@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de BELFORT</t>
+  </si>
+  <si>
+    <t>7 rue Georges BESSE</t>
+  </si>
+  <si>
+    <t>ZAC de la Justice</t>
+  </si>
+  <si>
+    <t>BELFORT</t>
+  </si>
+  <si>
+    <t>03 84 54 08 88</t>
+  </si>
+  <si>
+    <t>03 84 58 02 92</t>
+  </si>
+  <si>
+    <t>belfort@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LONS LE SAUNIER</t>
+  </si>
+  <si>
+    <t>25 rue Pierre et Marie CURIE</t>
+  </si>
+  <si>
+    <t>LONS LE SAUNIER</t>
+  </si>
+  <si>
+    <t>03 84 24 64 92</t>
+  </si>
+  <si>
+    <t>03 84 47 63 98</t>
+  </si>
+  <si>
+    <t>lons@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SENS</t>
+  </si>
+  <si>
+    <t>Rue des Noues</t>
+  </si>
+  <si>
+    <t>SAINT CLEMENT</t>
+  </si>
+  <si>
+    <t>03 86 83 00 30</t>
+  </si>
+  <si>
+    <t>03 86 65 21 11</t>
+  </si>
+  <si>
+    <t>sens@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de DIJON NORD</t>
+  </si>
+  <si>
+    <t>2 rue Clément DESORMES</t>
+  </si>
+  <si>
+    <t>DIJON</t>
+  </si>
+  <si>
+    <t>03 80 71 57 00</t>
+  </si>
+  <si>
+    <t>03 80 74 36 05</t>
+  </si>
+  <si>
+    <t>dijon-nord@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de BESANCON</t>
+  </si>
+  <si>
+    <t>14 rue du rond Buisson</t>
+  </si>
+  <si>
+    <t>THISE</t>
+  </si>
+  <si>
+    <t>03 81 21 15 70</t>
+  </si>
+  <si>
+    <t>03 81 80 66 25</t>
+  </si>
+  <si>
+    <t>besancon.nord@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction régionale RHONE</t>
+  </si>
+  <si>
+    <t>7 chemin du Torey</t>
+  </si>
+  <si>
+    <t>FRANCHEVILLE</t>
+  </si>
+  <si>
+    <t>04 72 66 00 31</t>
+  </si>
+  <si>
+    <t>drlyoncentre@yesss.fr</t>
+  </si>
+  <si>
+    <t>Agence de VILLEURBANNE</t>
+  </si>
+  <si>
+    <t>70 avenue Roger Salengro</t>
+  </si>
+  <si>
+    <t>VILLEURBANNE</t>
+  </si>
+  <si>
+    <t>04 72 82 16 00</t>
+  </si>
+  <si>
+    <t>04 72 44 97 83</t>
+  </si>
+  <si>
+    <t>villeurbanne@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de FRANCHEVILLE</t>
+  </si>
+  <si>
+    <t>04 72 38 16 00</t>
+  </si>
+  <si>
+    <t>04 78 34 64 72</t>
+  </si>
+  <si>
+    <t>francheville@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINT PRIEST</t>
+  </si>
+  <si>
+    <t>Rue du champ Dolin</t>
+  </si>
+  <si>
+    <t>SAINT PRIEST</t>
+  </si>
+  <si>
+    <t>04 78 40 11 58</t>
+  </si>
+  <si>
+    <t>saint-priest@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de VILLEFRANCHE SUR SAONE</t>
+  </si>
+  <si>
+    <t>77 Impasse Pelloutier</t>
+  </si>
+  <si>
+    <t>VILLEFRANCHE SUR SAÔNE</t>
+  </si>
+  <si>
+    <t>04 74 65 83 00</t>
+  </si>
+  <si>
+    <t>04 74 65 83 03</t>
+  </si>
+  <si>
+    <t>villefranche@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PIERRE BENITE</t>
+  </si>
+  <si>
+    <t>220 rue des Martyrs de la Libération</t>
+  </si>
+  <si>
+    <t>PIERRE BÉNITE</t>
+  </si>
+  <si>
+    <t>04 72 66 00 33</t>
+  </si>
+  <si>
+    <t>04 72 66 00 34</t>
+  </si>
+  <si>
+    <t>pierre-benite@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de RILLIEUX</t>
+  </si>
+  <si>
+    <t>P.A. de l'Hippodrome</t>
+  </si>
+  <si>
+    <t>5 rue de l'Artifice</t>
+  </si>
+  <si>
+    <t>RILLIEUX LA PAPE</t>
+  </si>
+  <si>
+    <t>04 78 08 21 79</t>
+  </si>
+  <si>
+    <t>04 78 08 18 53</t>
+  </si>
+  <si>
+    <t>rillieux@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de GERLAND</t>
+  </si>
+  <si>
+    <t>147 rue Marcel MÉRIEUX</t>
+  </si>
+  <si>
+    <t>Parc Mérieux Farge</t>
+  </si>
+  <si>
+    <t>LYON</t>
+  </si>
+  <si>
+    <t>04 72 72 04 69</t>
+  </si>
+  <si>
+    <t>04 78 72 55 36</t>
+  </si>
+  <si>
+    <t>gerland@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de DECINES</t>
+  </si>
+  <si>
+    <t>P.A. Wilson bâtiment B</t>
+  </si>
+  <si>
+    <t>31 rue Wilson</t>
+  </si>
+  <si>
+    <t>DÉCINES</t>
+  </si>
+  <si>
+    <t>04 72 05 64 70</t>
+  </si>
+  <si>
+    <t>04 72 05 64 74</t>
+  </si>
+  <si>
+    <t>decines@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LIMONEST</t>
+  </si>
+  <si>
+    <t>1111 chemin de la Bruyère</t>
+  </si>
+  <si>
+    <t>LIMONEST</t>
+  </si>
+  <si>
+    <t>04 72 52 03 30</t>
+  </si>
+  <si>
+    <t>04 72 52 03 31</t>
+  </si>
+  <si>
+    <t>limonest@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction régionale BASSE NORMANDIE</t>
+  </si>
+  <si>
+    <t>8 Rue Alfred Kastler</t>
+  </si>
+  <si>
+    <t>CAEN</t>
+  </si>
+  <si>
+    <t>06 73 83 90 04</t>
+  </si>
+  <si>
+    <t>02 33 60 35 06</t>
+  </si>
+  <si>
+    <t>dr.bassenormandie@yesss.fr</t>
+  </si>
+  <si>
+    <t>Agence d'ARGENTAN</t>
+  </si>
+  <si>
+    <t>ZI Sud</t>
+  </si>
+  <si>
+    <t>Boulevard de l'Expansion - BP 100</t>
+  </si>
+  <si>
+    <t>ARGENTAN</t>
+  </si>
+  <si>
+    <t>02 33 67 99 99</t>
+  </si>
+  <si>
+    <t>02 33 35 32 08</t>
+  </si>
+  <si>
+    <t>argentan@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de BLOIS</t>
+  </si>
+  <si>
+    <t>3 rue de l'Azin</t>
+  </si>
+  <si>
+    <t>BLOIS</t>
+  </si>
+  <si>
+    <t>02 54 55 96 60</t>
+  </si>
+  <si>
+    <t>02 54 55 96 61</t>
+  </si>
+  <si>
+    <t>blois@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de FLERS</t>
+  </si>
+  <si>
+    <t>36 impasse de la Jossière</t>
+  </si>
+  <si>
+    <t>FLERS</t>
+  </si>
+  <si>
+    <t>02 33 62 48 48</t>
+  </si>
+  <si>
+    <t>02 33 66 23 61</t>
+  </si>
+  <si>
+    <t>flers@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de NEVERS</t>
+  </si>
+  <si>
+    <t>1585 ROUTE DE CHATEAU CHINON</t>
+  </si>
+  <si>
+    <t>SAINT ELOI</t>
+  </si>
+  <si>
+    <t>03 86 59 40 40</t>
+  </si>
+  <si>
+    <t>03 86 59 59 09</t>
+  </si>
+  <si>
+    <t>nevers@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ALENCON</t>
+  </si>
+  <si>
+    <t>71 rue Lazare Carnot</t>
+  </si>
+  <si>
+    <t>ZI Nord</t>
+  </si>
+  <si>
+    <t>DAMIGNY</t>
+  </si>
+  <si>
+    <t>02 33 26 16 16</t>
+  </si>
+  <si>
+    <t>02 33 26 27 02</t>
+  </si>
+  <si>
+    <t>alencon@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ORLEANS</t>
+  </si>
+  <si>
+    <t>ZAC des Chateliers</t>
+  </si>
+  <si>
+    <t>32 Rue des Frères LUMIERE</t>
+  </si>
+  <si>
+    <t>ST JEAN DE BRAYE</t>
+  </si>
+  <si>
+    <t>02 38 22 16 42</t>
+  </si>
+  <si>
+    <t>02 38 86 54 35</t>
+  </si>
+  <si>
+    <t>orleans@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MONTARGIS</t>
+  </si>
+  <si>
+    <t>24 rue Pierre NOBEL</t>
+  </si>
+  <si>
+    <t>Z.A.</t>
+  </si>
+  <si>
+    <t>VILLEMANDEUR</t>
+  </si>
+  <si>
+    <t>02 38 93 08 08</t>
+  </si>
+  <si>
+    <t>02 38 93 87 76</t>
+  </si>
+  <si>
+    <t>montargis@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ORLEANS-OUEST</t>
+  </si>
+  <si>
+    <t>10 rue Jean NICOT</t>
+  </si>
+  <si>
+    <t>ZI Ingre</t>
+  </si>
+  <si>
+    <t>ST JEAN DE LA RUELLE</t>
+  </si>
+  <si>
+    <t>02 38 61 98 78</t>
+  </si>
+  <si>
+    <t>02 38 73 91 19</t>
+  </si>
+  <si>
+    <t>orleansouest@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CHARTRES</t>
+  </si>
+  <si>
+    <t>30 avenue du Val de l'Eure</t>
+  </si>
+  <si>
+    <t>Zone Euroval</t>
+  </si>
+  <si>
+    <t>FONTENAY SUR EURE</t>
+  </si>
+  <si>
+    <t>02 37 90 69 69</t>
+  </si>
+  <si>
+    <t>02 37 90 69 70</t>
+  </si>
+  <si>
+    <t>chartres@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CHATEAUROUX</t>
+  </si>
+  <si>
+    <t>11 Rue Robert Mallet Stevens</t>
+  </si>
+  <si>
+    <t>ZA Des Chevaliers</t>
+  </si>
+  <si>
+    <t>CHATEAUROUX</t>
+  </si>
+  <si>
+    <t>02 54 22 22 17</t>
+  </si>
+  <si>
+    <t>02 54 07 42 68</t>
+  </si>
+  <si>
+    <t>chateauroux@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MONTLUCON</t>
+  </si>
+  <si>
+    <t>Rue Jules BOURNET</t>
+  </si>
+  <si>
+    <t>Z.A. de Pasquis</t>
+  </si>
+  <si>
+    <t>03100</t>
+  </si>
+  <si>
+    <t>MONTLUÇON</t>
+  </si>
+  <si>
+    <t>04 70 08 08 09</t>
+  </si>
+  <si>
+    <t>04 70 05 44 44</t>
+  </si>
+  <si>
+    <t>montlucon@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de BOURGES</t>
+  </si>
+  <si>
+    <t>867 rue de Malitorne</t>
+  </si>
+  <si>
+    <t>SAINT DOULCHARD</t>
+  </si>
+  <si>
+    <t>02 48 24 02 41</t>
+  </si>
+  <si>
+    <t>bourges@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de DREUX</t>
+  </si>
+  <si>
+    <t>4 Bis rue Jules Pasdeloup</t>
+  </si>
+  <si>
+    <t>DREUX</t>
+  </si>
+  <si>
+    <t>02 37 55 11 11</t>
+  </si>
+  <si>
+    <t>02 37 46 93 38</t>
+  </si>
+  <si>
+    <t>dreux@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction régionale HAUTE NORMANDIE</t>
+  </si>
+  <si>
+    <t>dr.normandie@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CAEN EST</t>
+  </si>
+  <si>
+    <t>ZI de Lazzaro</t>
+  </si>
+  <si>
+    <t>Rue Jean Monnet</t>
+  </si>
+  <si>
+    <t>COLOMBELLES</t>
+  </si>
+  <si>
+    <t>02 31 35 88 66</t>
+  </si>
+  <si>
+    <t>02 31 35 88 67</t>
+  </si>
+  <si>
+    <t>caen@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de ROUEN RIVE DROITE</t>
+  </si>
+  <si>
+    <t>4 rue Saint Gilles</t>
+  </si>
+  <si>
+    <t>ZAC les deux Rivières</t>
+  </si>
+  <si>
+    <t>ROUEN</t>
+  </si>
+  <si>
+    <t>02 32 12 52 52</t>
+  </si>
+  <si>
+    <t>02 32 12 00 22</t>
+  </si>
+  <si>
+    <t>rouen1@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LE HAVRE</t>
+  </si>
+  <si>
+    <t>167 Boulevard Amiral Mouchez</t>
+  </si>
+  <si>
+    <t>LE HAVRE</t>
+  </si>
+  <si>
+    <t>02 35 26 29 90</t>
+  </si>
+  <si>
+    <t>02 35 26 29 99</t>
+  </si>
+  <si>
+    <t>lehavre@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de DEAUVILLE</t>
+  </si>
+  <si>
+    <t>Route de Paris</t>
+  </si>
+  <si>
+    <t>ZI de Touques</t>
+  </si>
+  <si>
+    <t>DEAUVILLE</t>
+  </si>
+  <si>
+    <t>02 31 14 48 48</t>
+  </si>
+  <si>
+    <t>02 31 14 48 49</t>
+  </si>
+  <si>
+    <t>deauville@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CAEN OUEST</t>
+  </si>
+  <si>
+    <t>2 Bis rue des Monderaines</t>
+  </si>
+  <si>
+    <t>ZI Ouest</t>
+  </si>
+  <si>
+    <t>CARPIQUET</t>
+  </si>
+  <si>
+    <t>02 31 26 20 20</t>
+  </si>
+  <si>
+    <t>02 31 26 07 07</t>
+  </si>
+  <si>
+    <t>carpiquet@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de DIEPPE</t>
+  </si>
+  <si>
+    <t>ZI Bleue Louis Delaporte</t>
+  </si>
+  <si>
+    <t>ROUXMESNIL-BOUTEILLES</t>
+  </si>
+  <si>
+    <t>02 32 90 18 70</t>
+  </si>
+  <si>
+    <t>02 32 90 20 11</t>
+  </si>
+  <si>
+    <t>dieppe@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'EVREUX</t>
+  </si>
+  <si>
+    <t>698 rue Jacquard</t>
+  </si>
+  <si>
+    <t>ÉVREUX</t>
+  </si>
+  <si>
+    <t>02 32 62 20 70</t>
+  </si>
+  <si>
+    <t>02 32 62 10 40</t>
+  </si>
+  <si>
+    <t>evreux@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ELBEUF</t>
+  </si>
+  <si>
+    <t>133, chemin de l'Exploitation</t>
+  </si>
+  <si>
+    <t>CAUDEBEC LES ELBEUF</t>
+  </si>
+  <si>
+    <t>02 35 05 10 10</t>
+  </si>
+  <si>
+    <t>02 35 05 10 01</t>
+  </si>
+  <si>
+    <t>elbeuf@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LISIEUX</t>
+  </si>
+  <si>
+    <t>Rue de la Mutualité</t>
+  </si>
+  <si>
+    <t>ZI Est</t>
+  </si>
+  <si>
+    <t>HERMIVAL LES VAUX</t>
+  </si>
+  <si>
+    <t>02 31 61 01 01</t>
+  </si>
+  <si>
+    <t>02 31 61 18 18</t>
+  </si>
+  <si>
+    <t>lisieux@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de VERNON</t>
+  </si>
+  <si>
+    <t>15 rue de la Garenne</t>
+  </si>
+  <si>
+    <t>SAINT MARCEL</t>
+  </si>
+  <si>
+    <t>02 32 21 33 33</t>
+  </si>
+  <si>
+    <t>02 32 71 30 30</t>
+  </si>
+  <si>
+    <t>vernon@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction régionale PAYS DE LOIRE</t>
+  </si>
+  <si>
+    <t>314 boulevard Marcel Paul</t>
+  </si>
+  <si>
+    <t>BP 70371</t>
+  </si>
+  <si>
+    <t>SAINT HERBLAIN</t>
+  </si>
+  <si>
+    <t>02 28 03 12 63</t>
+  </si>
+  <si>
+    <t>02 40 92 97 78</t>
+  </si>
+  <si>
+    <t>dr.paysdeloire@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de NANTES</t>
+  </si>
+  <si>
+    <t>28 avenue du Marché Commun</t>
+  </si>
+  <si>
+    <t>NANTES</t>
+  </si>
+  <si>
+    <t>02 40 25 86 03</t>
+  </si>
+  <si>
+    <t>02 40 25 79 91</t>
+  </si>
+  <si>
+    <t>nantes-est@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de NIORT</t>
+  </si>
+  <si>
+    <t>ZI de Souche</t>
+  </si>
+  <si>
+    <t>Rue Jean-François CAIL</t>
+  </si>
+  <si>
+    <t>NIORT</t>
+  </si>
+  <si>
+    <t>05 49 33 12 70</t>
+  </si>
+  <si>
+    <t>05 49 33 06 52</t>
+  </si>
+  <si>
+    <t>niort@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de GUERANDE</t>
+  </si>
+  <si>
+    <t>Rue des Guérets</t>
+  </si>
+  <si>
+    <t>PA de Villejames</t>
+  </si>
+  <si>
+    <t>GUERANDE</t>
+  </si>
+  <si>
+    <t>02 40 62 19 19</t>
+  </si>
+  <si>
+    <t>02 40 62 19 00</t>
+  </si>
+  <si>
+    <t>guerande@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'OLONNE SUR MER</t>
+  </si>
+  <si>
+    <t>8, allée TITOUAN LAMAZOU</t>
+  </si>
+  <si>
+    <t>LES SABLES D'OLONNE</t>
+  </si>
+  <si>
+    <t>02 51 32 89 89</t>
+  </si>
+  <si>
+    <t>02 51 23 97 58</t>
+  </si>
+  <si>
+    <t>olonne@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de NANTES OUEST</t>
+  </si>
+  <si>
+    <t>02 40 92 10 78</t>
+  </si>
+  <si>
+    <t>02 40 92 03 18</t>
+  </si>
+  <si>
+    <t>nantes-ouest@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINT GILLES CROIX DE VIE</t>
+  </si>
+  <si>
+    <t>105 bis route de la Roche sur Yon</t>
+  </si>
+  <si>
+    <t>ST GILLES CROIX DE VIE</t>
+  </si>
+  <si>
+    <t>02 51 35 99 14</t>
+  </si>
+  <si>
+    <t>02 51 35 99 15</t>
+  </si>
+  <si>
+    <t>saintgilles@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CHATEAUBRIANT</t>
+  </si>
+  <si>
+    <t>2 rue Martin Luther king</t>
+  </si>
+  <si>
+    <t>CHATEAUBRIANT</t>
+  </si>
+  <si>
+    <t>02 28 04 09 79</t>
+  </si>
+  <si>
+    <t>02 28 04 09 67</t>
+  </si>
+  <si>
+    <t>chateaubriant@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LES HERBIERS</t>
+  </si>
+  <si>
+    <t>Rue Johannes  Gutenberg</t>
+  </si>
+  <si>
+    <t>ZI bois Joly Sud</t>
+  </si>
+  <si>
+    <t>LES HERBIERS</t>
+  </si>
+  <si>
+    <t>02 51 63 39 09</t>
+  </si>
+  <si>
+    <t>02 51 63 98 05</t>
+  </si>
+  <si>
+    <t>lesherbiers@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ANCENIS</t>
+  </si>
+  <si>
+    <t>144 rue Gabriel Voisin</t>
+  </si>
+  <si>
+    <t>PA de l'Aubinière</t>
+  </si>
+  <si>
+    <t>ANCENIS</t>
+  </si>
+  <si>
+    <t>02 40 98 14 30</t>
+  </si>
+  <si>
+    <t>02 40 98 14 21</t>
+  </si>
+  <si>
+    <t>ancenis@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LA ROCHE SUR YON</t>
+  </si>
+  <si>
+    <t>133 boulevard de l'Industrie</t>
+  </si>
+  <si>
+    <t>LA ROCHE SUR YON</t>
+  </si>
+  <si>
+    <t>02 51 42 40 12</t>
+  </si>
+  <si>
+    <t>02 51 37 29 83</t>
+  </si>
+  <si>
+    <t>laroche@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINT BREVIN LES PINS</t>
+  </si>
+  <si>
+    <t>Rue Gustave Eiffel</t>
+  </si>
+  <si>
+    <t>PA de la Guerche Sud</t>
+  </si>
+  <si>
+    <t>ST BREVIN LES PINS</t>
+  </si>
+  <si>
+    <t>02 40 64 19 19</t>
+  </si>
+  <si>
+    <t>02 40 64 18 18</t>
+  </si>
+  <si>
+    <t>saint-brevin@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de REDON</t>
+  </si>
+  <si>
+    <t>8B rue de Briangaud</t>
+  </si>
+  <si>
+    <t>REDON</t>
+  </si>
+  <si>
+    <t>02 99 72 44 35</t>
+  </si>
+  <si>
+    <t>02 23 63 09 06</t>
+  </si>
+  <si>
+    <t>redon@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de REZÉ</t>
+  </si>
+  <si>
+    <t>12-14 rue Blaise PASCAL</t>
+  </si>
+  <si>
+    <t>ZAC de la Brosse</t>
+  </si>
+  <si>
+    <t>REZÉ</t>
+  </si>
+  <si>
+    <t>02 40 92 10 30</t>
+  </si>
+  <si>
+    <t>02 40 76 95 39</t>
+  </si>
+  <si>
+    <t>reze@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction régionale PROVENCE ALPES</t>
+  </si>
+  <si>
+    <t>535 rue Georges Claude</t>
+  </si>
+  <si>
+    <t>AIX EN PROVENCE</t>
+  </si>
+  <si>
+    <t>04 42 10 87 60</t>
+  </si>
+  <si>
+    <t>04 42 10 73 24</t>
+  </si>
+  <si>
+    <t>dr.provence@yesss-fr.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agence d'AVIGNON </t>
+  </si>
+  <si>
+    <t>28 avenue Fontcouverte</t>
+  </si>
+  <si>
+    <t>AVIGNON</t>
+  </si>
+  <si>
+    <t>04 90 14 02 00</t>
+  </si>
+  <si>
+    <t>04 90 14 70 22</t>
+  </si>
+  <si>
+    <t>avignon@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SALON DE PROVENCE</t>
+  </si>
+  <si>
+    <t>Rue Remoulaire</t>
+  </si>
+  <si>
+    <t>ZI de la Gandonne</t>
+  </si>
+  <si>
+    <t>SALON DE PROVENCE</t>
+  </si>
+  <si>
+    <t>04 90 42 30 02</t>
+  </si>
+  <si>
+    <t>04 90 42 32 50</t>
+  </si>
+  <si>
+    <t>salondeprovence@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de VITROLLES</t>
+  </si>
+  <si>
+    <t>17 avenue de Londres</t>
+  </si>
+  <si>
+    <t>VITROLLES</t>
+  </si>
+  <si>
+    <t>04 42 89 96 89</t>
+  </si>
+  <si>
+    <t>04 42 89 23 16</t>
+  </si>
+  <si>
+    <t>vitrolles@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ORANGE</t>
+  </si>
+  <si>
+    <t>200 route d'Avignon</t>
+  </si>
+  <si>
+    <t>R.N. 7 - Z.A.C. du Coudoulet</t>
+  </si>
+  <si>
+    <t>ORANGE</t>
+  </si>
+  <si>
+    <t>04 90 51 00 51</t>
+  </si>
+  <si>
+    <t>04 90 34 65 06</t>
+  </si>
+  <si>
+    <t>orange@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MONTELIMAR</t>
+  </si>
+  <si>
+    <t>10 avenue Agricol Perdiguier</t>
+  </si>
+  <si>
+    <t>Zone du Meyrol</t>
+  </si>
+  <si>
+    <t>MONTÉLIMAR</t>
+  </si>
+  <si>
+    <t>04 75 53 02 28</t>
+  </si>
+  <si>
+    <t>04 75 01 74 09</t>
+  </si>
+  <si>
+    <t>montelimar@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de L'ISLE SUR LA SORGUE</t>
+  </si>
+  <si>
+    <t>25 Z.I. la petite Marine</t>
+  </si>
+  <si>
+    <t>L'ISLE SUR LA SORGUE</t>
+  </si>
+  <si>
+    <t>04 90 38 94 24</t>
+  </si>
+  <si>
+    <t>04 90 38 94 23</t>
+  </si>
+  <si>
+    <t>isle-sorgue@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de GAP</t>
+  </si>
+  <si>
+    <t>16 rue Emile DIDIER</t>
+  </si>
+  <si>
+    <t>05000</t>
+  </si>
+  <si>
+    <t>GAP</t>
+  </si>
+  <si>
+    <t>04 92 20 99 27</t>
+  </si>
+  <si>
+    <t>04 92 21 45 44</t>
+  </si>
+  <si>
+    <t>gap@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ARLES</t>
+  </si>
+  <si>
+    <t>5 chemin du Temple</t>
+  </si>
+  <si>
+    <t>ARLES</t>
+  </si>
+  <si>
+    <t>04 90 93 87 35</t>
+  </si>
+  <si>
+    <t>04 90 43 35 30</t>
+  </si>
+  <si>
+    <t>arles@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINT MITRE LES REMPARTS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rue des Saladelles </t>
+  </si>
+  <si>
+    <t>ZAC des Etangs</t>
+  </si>
+  <si>
+    <t>Saint Mitre les Remparts</t>
+  </si>
+  <si>
+    <t>04 42 46 74 50</t>
+  </si>
+  <si>
+    <t>04 42 46 74 55</t>
+  </si>
+  <si>
+    <t>istres@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CARPENTRAS</t>
+  </si>
+  <si>
+    <t>833 Avenue des Marchés</t>
+  </si>
+  <si>
+    <t>CARPENTRAS</t>
+  </si>
+  <si>
+    <t>04 90 30 08 06</t>
+  </si>
+  <si>
+    <t>carpentras@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MANOSQUE</t>
+  </si>
+  <si>
+    <t>Z.I. Saint-Joseph</t>
+  </si>
+  <si>
+    <t>Avenue du 1er Mai</t>
+  </si>
+  <si>
+    <t>04100</t>
+  </si>
+  <si>
+    <t>MANOSQUE</t>
+  </si>
+  <si>
+    <t>04 92 82 20 09</t>
+  </si>
+  <si>
+    <t>04 92 76 51 29</t>
+  </si>
+  <si>
+    <t>manosque@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de DIGNE LES BAINS</t>
+  </si>
+  <si>
+    <t>Zone Saint-Christophe</t>
+  </si>
+  <si>
+    <t>Impasse Lepine</t>
+  </si>
+  <si>
+    <t>04000</t>
+  </si>
+  <si>
+    <t>DIGNE LES BAINS</t>
+  </si>
+  <si>
+    <t>04 92 32 00 30</t>
+  </si>
+  <si>
+    <t>04 92 32 00 40</t>
+  </si>
+  <si>
+    <t>digne@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PIERRELATTE</t>
+  </si>
+  <si>
+    <t>5002 rue Jean-Baptiste COLBERT</t>
+  </si>
+  <si>
+    <t>Z.I. Daudel</t>
+  </si>
+  <si>
+    <t>PIERRELATTE</t>
+  </si>
+  <si>
+    <t>04 75 27 00 33</t>
+  </si>
+  <si>
+    <t>04 75 01 81 88</t>
+  </si>
+  <si>
+    <t>pierrelatte@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SISTERON</t>
+  </si>
+  <si>
+    <t>78 route de Gap</t>
+  </si>
+  <si>
+    <t>04200</t>
+  </si>
+  <si>
+    <t>SISTERON</t>
+  </si>
+  <si>
+    <t>04 92 68 02 04</t>
+  </si>
+  <si>
+    <t>sisteron@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'APT</t>
+  </si>
+  <si>
+    <t>131 avenue des argiles</t>
+  </si>
+  <si>
+    <t>APT</t>
+  </si>
+  <si>
+    <t>04 90 75 21 50</t>
+  </si>
+  <si>
+    <t>apt@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'YESSS CONNECT PROVENCE</t>
+  </si>
+  <si>
+    <t>535 Rue Georges Claude</t>
+  </si>
+  <si>
+    <t>07 61 02 34 84</t>
+  </si>
+  <si>
+    <t>Direction régionale NOUVELLE AQUITAINE SUD</t>
+  </si>
+  <si>
+    <t>7 Rue de Loustalot</t>
+  </si>
+  <si>
+    <t>ANGLET</t>
+  </si>
+  <si>
+    <t>05 59 59 03 03</t>
+  </si>
+  <si>
+    <t>05 59 59 03 05</t>
+  </si>
+  <si>
+    <t>dr.aquitainesud@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ANGLET</t>
+  </si>
+  <si>
+    <t>ZI des Pontots</t>
+  </si>
+  <si>
+    <t>10 rue de l'Industrie</t>
+  </si>
+  <si>
+    <t>05 59 52 07 00</t>
+  </si>
+  <si>
+    <t>05 59 63 57 73</t>
+  </si>
+  <si>
+    <t>anglet@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PAU BILLERE</t>
+  </si>
+  <si>
+    <t>Avenue des Frères Montgolfier</t>
+  </si>
+  <si>
+    <t>ZI Induspal - Lons</t>
+  </si>
+  <si>
+    <t>BILLERE</t>
+  </si>
+  <si>
+    <t>05 59 32 83 11</t>
+  </si>
+  <si>
+    <t>05 59 32 07 75</t>
+  </si>
+  <si>
+    <t>pau@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MONT DE MARSAN</t>
+  </si>
+  <si>
+    <t>2416, Avenue du Maréchal Juin</t>
+  </si>
+  <si>
+    <t>MONT DE MARSAN</t>
+  </si>
+  <si>
+    <t>05 58 75 71 72</t>
+  </si>
+  <si>
+    <t>05 58 75 71 29</t>
+  </si>
+  <si>
+    <t>montdemarsan@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de DAX</t>
+  </si>
+  <si>
+    <t>2520 avenue de la Résistance</t>
+  </si>
+  <si>
+    <t>Route de Bayonne</t>
+  </si>
+  <si>
+    <t>ST PAUL LES DAX</t>
+  </si>
+  <si>
+    <t>05 58 91 07 00</t>
+  </si>
+  <si>
+    <t>05 58 91 07 01</t>
+  </si>
+  <si>
+    <t>dax@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINT JEAN DE LUZ</t>
+  </si>
+  <si>
+    <t>154 rue Belharra</t>
+  </si>
+  <si>
+    <t>ZI du Jalday II</t>
+  </si>
+  <si>
+    <t>ST JEAN DE LUZ</t>
+  </si>
+  <si>
+    <t>05 59 85 31 06</t>
+  </si>
+  <si>
+    <t>05 59 85 34 52</t>
+  </si>
+  <si>
+    <t>stjeandeluz@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PAU EST</t>
+  </si>
+  <si>
+    <t>17 rue Roger SALENGRO</t>
+  </si>
+  <si>
+    <t>PAU</t>
+  </si>
+  <si>
+    <t>05 59 30 62 50</t>
+  </si>
+  <si>
+    <t>05 59 02 99 65</t>
+  </si>
+  <si>
+    <t>pau-est@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de HOSSEGOR</t>
+  </si>
+  <si>
+    <t>490 avenue des Forgerons</t>
+  </si>
+  <si>
+    <t>SOORTS HOSSEGOR</t>
+  </si>
+  <si>
+    <t>05 58 77 00 30</t>
+  </si>
+  <si>
+    <t>05 58 77 35 00</t>
+  </si>
+  <si>
+    <t>hossegor@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de BAYONNE</t>
+  </si>
+  <si>
+    <t>4 chemin de Trouillet</t>
+  </si>
+  <si>
+    <t>BAYONNE</t>
+  </si>
+  <si>
+    <t>05 59 55 98 16</t>
+  </si>
+  <si>
+    <t>05 59 55 03 64</t>
+  </si>
+  <si>
+    <t>bayonne@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ORTHEZ</t>
+  </si>
+  <si>
+    <t>ZA de la plaine des Bois</t>
+  </si>
+  <si>
+    <t>BIRON</t>
+  </si>
+  <si>
+    <t>05 59 65 42 90</t>
+  </si>
+  <si>
+    <t>05 59 38 26 63</t>
+  </si>
+  <si>
+    <t>orthez@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de BISCARROSSE</t>
+  </si>
+  <si>
+    <t>1001 route de Parentis</t>
+  </si>
+  <si>
+    <t>BISCARROSSE</t>
+  </si>
+  <si>
+    <t>05 58 08 08 08</t>
+  </si>
+  <si>
+    <t>05 58 82 31 06</t>
+  </si>
+  <si>
+    <t>biscarrosse@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction régionale FOREZ</t>
+  </si>
+  <si>
+    <t>3, allée du couchant</t>
+  </si>
+  <si>
+    <t>Saint-Etienne</t>
+  </si>
+  <si>
+    <t>04 77 57 57 01</t>
+  </si>
+  <si>
+    <t>drforez@yesss.fr</t>
+  </si>
+  <si>
+    <t>Agence de CLERMONT-FERRAND</t>
+  </si>
+  <si>
+    <t>9 rue Pierre BOULANGER</t>
+  </si>
+  <si>
+    <t>Z.I. du Brezet</t>
+  </si>
+  <si>
+    <t>CLERMONT-FERRAND</t>
+  </si>
+  <si>
+    <t>04 73 92 45 45</t>
+  </si>
+  <si>
+    <t>04 73 90 89 39</t>
+  </si>
+  <si>
+    <t>clermont@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ANDREZIEUX</t>
+  </si>
+  <si>
+    <t>62 rue de Veauche</t>
+  </si>
+  <si>
+    <t>Z.I. Nord</t>
+  </si>
+  <si>
+    <t>ANDRÉZIEUX BOUTHEON</t>
+  </si>
+  <si>
+    <t>04 77 55 51 90</t>
+  </si>
+  <si>
+    <t>04 77 55 51 99</t>
+  </si>
+  <si>
+    <t>andrezieux@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de VICHY</t>
+  </si>
+  <si>
+    <t>n° 2 passage de l'Industrie</t>
+  </si>
+  <si>
+    <t>03300</t>
+  </si>
+  <si>
+    <t>CREUZIER LE VIEUX</t>
+  </si>
+  <si>
+    <t>04 70 31 37 37</t>
+  </si>
+  <si>
+    <t>04 70 31 36 55</t>
+  </si>
+  <si>
+    <t>vichy@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINT CHAMOND</t>
+  </si>
+  <si>
+    <t>Z.I. de Stélytec</t>
+  </si>
+  <si>
+    <t>B.P. 34</t>
+  </si>
+  <si>
+    <t>SAINT-CHAMOND</t>
+  </si>
+  <si>
+    <t>04 77 29 46 99</t>
+  </si>
+  <si>
+    <t>04 77 29 47 16</t>
+  </si>
+  <si>
+    <t>saint-chamond@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINT ETIENNE SUD</t>
+  </si>
+  <si>
+    <t>3 allée du couchant</t>
+  </si>
+  <si>
+    <t>SAINT ÉTIENNE</t>
+  </si>
+  <si>
+    <t>04 77 43 30 30</t>
+  </si>
+  <si>
+    <t>04 77 43 30 31</t>
+  </si>
+  <si>
+    <t>saint-etienne@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de ROANNE</t>
+  </si>
+  <si>
+    <t>20 boulevard Charles DE GAULLE</t>
+  </si>
+  <si>
+    <t>LE COTEAU</t>
+  </si>
+  <si>
+    <t>04 77 23 40 10</t>
+  </si>
+  <si>
+    <t>04 77 23 40 19</t>
+  </si>
+  <si>
+    <t>roanne@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de GERGOVIE</t>
+  </si>
+  <si>
+    <t>Z.A.C. de la Novialle</t>
+  </si>
+  <si>
+    <t>Rue de la Serre</t>
+  </si>
+  <si>
+    <t>LA ROCHE BLANCHE</t>
+  </si>
+  <si>
+    <t>04 73 78 61 96</t>
+  </si>
+  <si>
+    <t>04 73 78 61 74</t>
+  </si>
+  <si>
+    <t>gergovie@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MONTBRISON</t>
+  </si>
+  <si>
+    <t>ZI des Granges</t>
+  </si>
+  <si>
+    <t>39 rue de Laplatte</t>
+  </si>
+  <si>
+    <t>MONTBRISON</t>
+  </si>
+  <si>
+    <t>04 77 96 23 50</t>
+  </si>
+  <si>
+    <t>04 77 96 23 59</t>
+  </si>
+  <si>
+    <t>montbrison@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINT ETIENNE NORD</t>
+  </si>
+  <si>
+    <t>26-28 rue Victor Grignard</t>
+  </si>
+  <si>
+    <t>04 77 06 06 06</t>
+  </si>
+  <si>
+    <t>04 77 06 06 09</t>
+  </si>
+  <si>
+    <t>saint-etiennenord@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de RIOM</t>
+  </si>
+  <si>
+    <t>4 rue René ROBIN</t>
+  </si>
+  <si>
+    <t>MOZAC</t>
+  </si>
+  <si>
+    <t>04 73 64 59 70</t>
+  </si>
+  <si>
+    <t>04 73 38 94 52</t>
+  </si>
+  <si>
+    <t>riom@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de FEURS</t>
+  </si>
+  <si>
+    <t>Impasse du Palatin</t>
+  </si>
+  <si>
+    <t>ZI du Forum</t>
+  </si>
+  <si>
+    <t>FEURS</t>
+  </si>
+  <si>
+    <t>04 77 26 00 31</t>
+  </si>
+  <si>
+    <t>04 77 26 32 20</t>
+  </si>
+  <si>
+    <t>feurs@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'YESSS CONNECT FOREZ</t>
+  </si>
+  <si>
+    <t>26-28 Victor Grignard</t>
+  </si>
+  <si>
+    <t>SAINT ETIENNE</t>
+  </si>
+  <si>
+    <t>04 77 06 38 16</t>
+  </si>
+  <si>
+    <t>yesssconnectforez@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction régionale BRETAGNE EST</t>
+  </si>
+  <si>
+    <t>167 rue de Lorient</t>
+  </si>
+  <si>
+    <t>Parc Monnier</t>
+  </si>
+  <si>
+    <t>RENNES</t>
+  </si>
+  <si>
+    <t>02 99 02 87 03</t>
+  </si>
+  <si>
+    <t>02 96 61 45 41</t>
+  </si>
+  <si>
+    <t>dr.bretagne-est@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de RENNES CESSON SEVIGNE</t>
+  </si>
+  <si>
+    <t>10 rue de l'Oseraie</t>
+  </si>
+  <si>
+    <t>ZI du Sud-Est</t>
+  </si>
+  <si>
+    <t>CESSON SEVIGNE</t>
+  </si>
+  <si>
+    <t>02 99 41 72 73</t>
+  </si>
+  <si>
+    <t>02 99 41 91 39</t>
+  </si>
+  <si>
+    <t>rennes@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINT MALO</t>
+  </si>
+  <si>
+    <t>40 rue du grand Jardin</t>
+  </si>
+  <si>
+    <t>ZAC de la Moinnerie</t>
+  </si>
+  <si>
+    <t>SAINT-MALO</t>
+  </si>
+  <si>
+    <t>02 99 19 98 19</t>
+  </si>
+  <si>
+    <t>02 99 19 98 10</t>
+  </si>
+  <si>
+    <t>saint-malo@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINT LO</t>
+  </si>
+  <si>
+    <t>61 rue Eugène Varlin</t>
+  </si>
+  <si>
+    <t>ZA de la Chevalerie</t>
+  </si>
+  <si>
+    <t>SAINT LO</t>
+  </si>
+  <si>
+    <t>02 33 05 62 62</t>
+  </si>
+  <si>
+    <t>02 33 05 67 75</t>
+  </si>
+  <si>
+    <t>saint-lo@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CHERBOURG</t>
+  </si>
+  <si>
+    <t>515 boulevard de l'Est</t>
+  </si>
+  <si>
+    <t>TOURLAVILLE</t>
+  </si>
+  <si>
+    <t>02 33 20 15 70</t>
+  </si>
+  <si>
+    <t>02 33 20 16 80</t>
+  </si>
+  <si>
+    <t>cherbourg@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'AVRANCHES</t>
+  </si>
+  <si>
+    <t>ZI lieu-dit la Maredegot</t>
+  </si>
+  <si>
+    <t>Rue Victor Lemarchand</t>
+  </si>
+  <si>
+    <t>ST SENIER-SOUS-AVRANCHES</t>
+  </si>
+  <si>
+    <t>02 33 79 07 07</t>
+  </si>
+  <si>
+    <t>02 33 79 42 66</t>
+  </si>
+  <si>
+    <t>avranches@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de RENNES OUEST</t>
+  </si>
+  <si>
+    <t>ZI route de Lorient</t>
+  </si>
+  <si>
+    <t>12 rue de la Roberdière</t>
+  </si>
+  <si>
+    <t>02 23 46 73 73</t>
+  </si>
+  <si>
+    <t>02 23 46 31 32</t>
+  </si>
+  <si>
+    <t>rennes-ouest@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de DINAN</t>
+  </si>
+  <si>
+    <t>10 rue du Noroit</t>
+  </si>
+  <si>
+    <t>ZA les Alleux</t>
+  </si>
+  <si>
+    <t>TADEN</t>
+  </si>
+  <si>
+    <t>02 96 39 22 22</t>
+  </si>
+  <si>
+    <t>02 96 39 90 34</t>
+  </si>
+  <si>
+    <t>dinan@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de COUTANCES</t>
+  </si>
+  <si>
+    <t>Zone d'activités de la Mare 4</t>
+  </si>
+  <si>
+    <t>5b Rue Colbert</t>
+  </si>
+  <si>
+    <t>COUTANCES</t>
+  </si>
+  <si>
+    <t>02 33 07 07 07</t>
+  </si>
+  <si>
+    <t>02 33 46 84 25</t>
+  </si>
+  <si>
+    <t>coutances@yesss-fr.com</t>
+  </si>
+  <si>
     <t>Agence de LAMBALLE</t>
   </si>
   <si>
     <t>2, allée de Tournemine</t>
   </si>
   <si>
     <t>LAMBALLE</t>
   </si>
   <si>
     <t>02 96 50 58 00</t>
   </si>
   <si>
     <t>02 96 50 65 79</t>
   </si>
   <si>
     <t>lamballe@yesss-fr.com</t>
   </si>
   <si>
-    <t>Direction rï¿½gionale PAYS CATHARE</t>
-[...1571 lines deleted...]
-    <t>olonne@yesss-fr.com</t>
+    <t>Agence de VITRE</t>
+  </si>
+  <si>
+    <t>12 Rue de Plagué</t>
+  </si>
+  <si>
+    <t>Vitré</t>
+  </si>
+  <si>
+    <t>02 23 55 10 42</t>
+  </si>
+  <si>
+    <t>vitre@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction régionale AZUR OUEST</t>
+  </si>
+  <si>
+    <t>PA du Grand Pont</t>
+  </si>
+  <si>
+    <t>Quartier du Pérat</t>
+  </si>
+  <si>
+    <t>GRIMAUD</t>
+  </si>
+  <si>
+    <t>04 98 12 64 10</t>
+  </si>
+  <si>
+    <t>04 98 12 64 11</t>
+  </si>
+  <si>
+    <t>dr.azurouest@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de FREJUS</t>
+  </si>
+  <si>
+    <t>Z.I. de la Palud</t>
+  </si>
+  <si>
+    <t>344 avenue Georges BESSE</t>
+  </si>
+  <si>
+    <t>FREJUS</t>
+  </si>
+  <si>
+    <t>04 94 51 20 23</t>
+  </si>
+  <si>
+    <t>04 94 51 19 41</t>
+  </si>
+  <si>
+    <t>frejus@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SIX FOURS</t>
+  </si>
+  <si>
+    <t>Z.A.E. la Millonne</t>
+  </si>
+  <si>
+    <t>264 rue de Hyères</t>
+  </si>
+  <si>
+    <t>SIX FOURS LES PLAGES</t>
+  </si>
+  <si>
+    <t>04 94 25 85 85</t>
+  </si>
+  <si>
+    <t>04 94 25 71 19</t>
+  </si>
+  <si>
+    <t>sixfours@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de HYERES</t>
+  </si>
+  <si>
+    <t>304 Chemin de la Source</t>
+  </si>
+  <si>
+    <t>HYERES</t>
+  </si>
+  <si>
+    <t>04 94 00 03 00</t>
+  </si>
+  <si>
+    <t>04 94 00 36 17</t>
+  </si>
+  <si>
+    <t>hyeres@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de GRIMAUD</t>
+  </si>
+  <si>
+    <t>Z.A. du grand Pont</t>
+  </si>
+  <si>
+    <t>79 chemin des Caucadis</t>
+  </si>
+  <si>
+    <t>04 98 12 92 30</t>
+  </si>
+  <si>
+    <t>04 98 12 64 84</t>
+  </si>
+  <si>
+    <t>grimaud@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINT MAXIMIN</t>
+  </si>
+  <si>
+    <t>P.A. du chemin d'Aix</t>
+  </si>
+  <si>
+    <t>SAINT MAXIMIN</t>
+  </si>
+  <si>
+    <t>04 98 05 25 30</t>
+  </si>
+  <si>
+    <t>04 98 05 25 35</t>
+  </si>
+  <si>
+    <t>saintmaximin@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de TOULON EST</t>
+  </si>
+  <si>
+    <t>Route de la Farlède</t>
+  </si>
+  <si>
+    <t>RD 97 la Bigue</t>
+  </si>
+  <si>
+    <t>LA VALETTE DU VAR</t>
+  </si>
+  <si>
+    <t>04 94 38 33 27</t>
+  </si>
+  <si>
+    <t>04 94 35 02 66</t>
+  </si>
+  <si>
+    <t>toulon@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINT RAPHAEL</t>
+  </si>
+  <si>
+    <t>Z.A.C. du Cerceron</t>
+  </si>
+  <si>
+    <t>Rue Denis PAPIN</t>
+  </si>
+  <si>
+    <t>SAINT RAPHAEL</t>
+  </si>
+  <si>
+    <t>04 94 17 83 20</t>
+  </si>
+  <si>
+    <t>04 94 95 45 48</t>
+  </si>
+  <si>
+    <t>saintraphael@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LE LUC EN PROVENCE</t>
+  </si>
+  <si>
+    <t>61 rue Jean Jaurès</t>
+  </si>
+  <si>
+    <t>LE LUC EN PROVENCE</t>
+  </si>
+  <si>
+    <t>04 94 50 15 90</t>
+  </si>
+  <si>
+    <t>04 94 47 94 19</t>
+  </si>
+  <si>
+    <t>luc@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINTE MAXIME</t>
+  </si>
+  <si>
+    <t>Route du plan de la Tour</t>
+  </si>
+  <si>
+    <t>SAINTE MAXIME</t>
+  </si>
+  <si>
+    <t>04 94 17 02 02</t>
+  </si>
+  <si>
+    <t>04 94 56 54 67</t>
+  </si>
+  <si>
+    <t>saintemaxime@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de TOULON CENTRE</t>
+  </si>
+  <si>
+    <t>Boulevard Ferdinand DE LESSEPS</t>
+  </si>
+  <si>
+    <t>TOULON</t>
+  </si>
+  <si>
+    <t>04 94 75 74 75</t>
+  </si>
+  <si>
+    <t>04 94 22 50 41</t>
+  </si>
+  <si>
+    <t>toulon.centre@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LE LAVANDOU</t>
+  </si>
+  <si>
+    <t>121 rue des Bugadières</t>
+  </si>
+  <si>
+    <t>LE LAVANDOU</t>
+  </si>
+  <si>
+    <t>04 94 94 07 42</t>
+  </si>
+  <si>
+    <t>lelavandou@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de ST CYR SUR MER</t>
+  </si>
+  <si>
+    <t>ZAC des Pradeaux</t>
+  </si>
+  <si>
+    <t>224 rue Alexandre Dumas</t>
+  </si>
+  <si>
+    <t>ST CYR SUR MER</t>
+  </si>
+  <si>
+    <t>04 92 98 12 36</t>
+  </si>
+  <si>
+    <t>saintcyrsurmer@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction régionale CENTRE VALLEE DE LA LOIRE</t>
+  </si>
+  <si>
+    <t>117 rue Saint Marceau</t>
+  </si>
+  <si>
+    <t>ORLÉANS</t>
+  </si>
+  <si>
+    <t>02 38 22 20 37</t>
+  </si>
+  <si>
+    <t>02 38 22 08 59</t>
+  </si>
+  <si>
+    <t>dr.centre@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LAVAL</t>
+  </si>
+  <si>
+    <t>ZA de la Riverie</t>
+  </si>
+  <si>
+    <t>Boite postale 62101</t>
+  </si>
+  <si>
+    <t>LAVAL</t>
+  </si>
+  <si>
+    <t>02 43 53 31 31</t>
+  </si>
+  <si>
+    <t>02 43 53 31 45</t>
+  </si>
+  <si>
+    <t>laval@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ANGERS</t>
+  </si>
+  <si>
+    <t>17 boulevard de l'Industrie</t>
+  </si>
+  <si>
+    <t>Cellule 3</t>
+  </si>
+  <si>
+    <t>ÉCOUFLANT</t>
+  </si>
+  <si>
+    <t>02 41 60 54 54</t>
+  </si>
+  <si>
+    <t>02 41 34 73 06</t>
+  </si>
+  <si>
+    <t>angers@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de POITIERS</t>
   </si>
   <si>
     <t>2 rue du viaduc de Garabit</t>
   </si>
   <si>
     <t>Zone de Chaumont</t>
   </si>
   <si>
     <t>POITIERS</t>
   </si>
   <si>
     <t>05 49 51 45 01</t>
   </si>
   <si>
     <t>05 49 51 43 72</t>
   </si>
   <si>
     <t>poitiers@yesss-fr.com</t>
   </si>
   <si>
-    <t>Agence de NANTES OUEST</t>
-[...146 lines deleted...]
-    <t>reze@yesss-fr.com</t>
+    <t>Agence de TOURS</t>
+  </si>
+  <si>
+    <t>22 rue Joseph CUGNOT</t>
+  </si>
+  <si>
+    <t>Z.I. n° 2</t>
+  </si>
+  <si>
+    <t>JOUÉ LÈS TOURS</t>
+  </si>
+  <si>
+    <t>02 47 73 91 92</t>
+  </si>
+  <si>
+    <t>02 47 73 91 60</t>
+  </si>
+  <si>
+    <t>tours@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MAYENNE</t>
+  </si>
+  <si>
+    <t>Rue Peyennière</t>
+  </si>
+  <si>
+    <t>MAYENNE</t>
+  </si>
+  <si>
+    <t>02 43 08 13 13</t>
+  </si>
+  <si>
+    <t>02 43 04 46 22</t>
+  </si>
+  <si>
+    <t>mayenne@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LE MANS</t>
+  </si>
+  <si>
+    <t>15 bis rue Pierre Martin</t>
+  </si>
+  <si>
+    <t>Z.I. Sud</t>
+  </si>
+  <si>
+    <t>LE MANS</t>
+  </si>
+  <si>
+    <t>02 43 75 06 00</t>
+  </si>
+  <si>
+    <t>lemans@yesss.fr</t>
+  </si>
+  <si>
+    <t>Agence de LA FLECHE</t>
+  </si>
+  <si>
+    <t>9 rue Nicolas Appert</t>
+  </si>
+  <si>
+    <t>LA FLÈCHE</t>
+  </si>
+  <si>
+    <t>02 43 48 07 07</t>
+  </si>
+  <si>
+    <t>02 43 48 07 08</t>
+  </si>
+  <si>
+    <t>lafleche@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CHOLET</t>
+  </si>
+  <si>
+    <t>4 square James JOULE</t>
+  </si>
+  <si>
+    <t>Rue de la Gatine</t>
+  </si>
+  <si>
+    <t>CHOLET</t>
+  </si>
+  <si>
+    <t>02 41 29 07 07</t>
+  </si>
+  <si>
+    <t>02 41 29 09 22</t>
+  </si>
+  <si>
+    <t>cholet@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAUMUR</t>
+  </si>
+  <si>
+    <t>Rue des Patureaux</t>
+  </si>
+  <si>
+    <t>Z.I. Ecoparc</t>
+  </si>
+  <si>
+    <t>SAUMUR</t>
+  </si>
+  <si>
+    <t>02 41 67 58 58</t>
+  </si>
+  <si>
+    <t>02 41 67 58 59</t>
+  </si>
+  <si>
+    <t>saumur@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ANGERS OUEST</t>
+  </si>
+  <si>
+    <t>Z.I. Beaucouzé - Angers</t>
+  </si>
+  <si>
+    <t>6 rue de l'Ebeaupin - B.P. 70273</t>
+  </si>
+  <si>
+    <t>BEAUCOUZÉ</t>
+  </si>
+  <si>
+    <t>02 41 43 14 76</t>
+  </si>
+  <si>
+    <t>02 41 43 14 77</t>
+  </si>
+  <si>
+    <t>angers-ouest@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de TOURS NORD</t>
+  </si>
+  <si>
+    <t>Z.A. l'arche d'Oé</t>
+  </si>
+  <si>
+    <t>NOTRE DAME D'OÉ</t>
+  </si>
+  <si>
+    <t>02 47 46 28 07</t>
+  </si>
+  <si>
+    <t>02 47 86 08 25</t>
+  </si>
+  <si>
+    <t>toursnord@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LA FERTE BERNARD</t>
+  </si>
+  <si>
+    <t>ZA les Carrières</t>
+  </si>
+  <si>
+    <t>Cherré 38, rue de Cormes</t>
+  </si>
+  <si>
+    <t>CHERRÉ - AU</t>
+  </si>
+  <si>
+    <t>02 43 71 34 34</t>
+  </si>
+  <si>
+    <t>02 43 60 04 04</t>
+  </si>
+  <si>
+    <t>lafertebernard@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de BRESSUIRE</t>
   </si>
   <si>
     <t>98 boulevard de Thouars</t>
   </si>
   <si>
     <t>BRESSUIRE</t>
   </si>
   <si>
     <t>05 49 81 57 88</t>
   </si>
   <si>
     <t>bressuire@yesss-fr.com</t>
   </si>
   <si>
-    <t>Direction rï¿½gionale PROVENCE ALPES</t>
-[...1550 lines deleted...]
-    <t>Direction rï¿½gionale PARIS EST</t>
+    <t>Direction régionale PARIS EST</t>
+  </si>
+  <si>
+    <t>32 - 34 avenue Marc SANGNIER</t>
+  </si>
+  <si>
+    <t>VILLENEUVE LA GARENNE</t>
+  </si>
+  <si>
+    <t>drparisest@yesss.fr</t>
+  </si>
+  <si>
+    <t>Agence de VALENTON</t>
+  </si>
+  <si>
+    <t>ZAC du champ Saint Julien</t>
+  </si>
+  <si>
+    <t>Rue Henri Moissan</t>
+  </si>
+  <si>
+    <t>VALENTON</t>
+  </si>
+  <si>
+    <t>01 43 89 44 00</t>
+  </si>
+  <si>
+    <t>06 72 10 35 72</t>
+  </si>
+  <si>
+    <t>valenton@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de ROSNY</t>
+  </si>
+  <si>
+    <t>147 boulevard Alsace Lorraine</t>
+  </si>
+  <si>
+    <t>ROSNY-SOUS-BOIS</t>
+  </si>
+  <si>
+    <t>01 48 70 21 63</t>
+  </si>
+  <si>
+    <t>01 48 70 21 12</t>
+  </si>
+  <si>
+    <t>rosny@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de GONESSE</t>
+  </si>
+  <si>
+    <t>6 bis rue Berthelot</t>
+  </si>
+  <si>
+    <t>GONESSE</t>
+  </si>
+  <si>
+    <t>01 34 07 88 88</t>
+  </si>
+  <si>
+    <t>01 39 85 02 23</t>
+  </si>
+  <si>
+    <t>gonesse@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PARIS 10</t>
+  </si>
+  <si>
+    <t>63 quai de Valmy</t>
+  </si>
+  <si>
+    <t>PARIS</t>
+  </si>
+  <si>
+    <t>01 40 18 48 48</t>
+  </si>
+  <si>
+    <t>01 40 18 79 55</t>
+  </si>
+  <si>
+    <t>paris10@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de BAGNEUX</t>
+  </si>
+  <si>
+    <t>10 allée du Parc de Garlande</t>
+  </si>
+  <si>
+    <t>BAGNEUX</t>
+  </si>
+  <si>
+    <t>01 55 48 91 91</t>
+  </si>
+  <si>
+    <t>01 49 85 39 33</t>
+  </si>
+  <si>
+    <t>chatillon@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'AUBERVILLIERS</t>
+  </si>
+  <si>
+    <t>65 rue des Cités</t>
+  </si>
+  <si>
+    <t>AUBERVILLIERS</t>
+  </si>
+  <si>
+    <t>01 48 11 93 93</t>
+  </si>
+  <si>
+    <t>01 48 39 28 67</t>
+  </si>
+  <si>
+    <t>aubervilliers@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PARIS 14</t>
+  </si>
+  <si>
+    <t>26 rue Gassendi</t>
+  </si>
+  <si>
+    <t>01 43 20 21 21</t>
+  </si>
+  <si>
+    <t>01 43 35 40 44</t>
+  </si>
+  <si>
+    <t>paris14@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PARIS 13</t>
+  </si>
+  <si>
+    <t>2 - 8 rue Albert EINSTEIN</t>
+  </si>
+  <si>
+    <t>01 40 01 00 10</t>
+  </si>
+  <si>
+    <t>01 43 43 14 70</t>
+  </si>
+  <si>
+    <t>paris13@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de VILLENEUVE LA GARENNE</t>
+  </si>
+  <si>
+    <t>01 41 21 31 00</t>
+  </si>
+  <si>
+    <t>01 42 04 03 60</t>
+  </si>
+  <si>
+    <t>villeneuvelagarenne@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CHAMPIGNY</t>
+  </si>
+  <si>
+    <t>16 rue Serpente</t>
+  </si>
+  <si>
+    <t>Champigny-sur-Marne</t>
+  </si>
+  <si>
+    <t>01 45 16 26 00</t>
+  </si>
+  <si>
+    <t>champigny@yesss.fr</t>
+  </si>
+  <si>
+    <t>Agence d'YESSS CABLE PARIS</t>
+  </si>
+  <si>
+    <t>Les Mureaux</t>
+  </si>
+  <si>
+    <t>Direction régionale IDF SUD &amp; EST</t>
+  </si>
+  <si>
+    <t>269 Rue du Maréchal Juin Bat46</t>
+  </si>
+  <si>
+    <t>Vaux le Penil</t>
+  </si>
+  <si>
+    <t>01 64 37 08 71</t>
+  </si>
+  <si>
+    <t>01 30 95 01 02</t>
+  </si>
+  <si>
+    <t>dr.idfsudest@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de NEMOURS</t>
+  </si>
+  <si>
+    <t>ZAC des hauteurs du Loing</t>
+  </si>
+  <si>
+    <t>27 chemin des Mazes</t>
+  </si>
+  <si>
+    <t>NEMOURS</t>
+  </si>
+  <si>
+    <t>01 64 45 54 54</t>
+  </si>
+  <si>
+    <t>01 64 45 04 61</t>
+  </si>
+  <si>
+    <t>nemours@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PONTAULT COMBAULT</t>
+  </si>
+  <si>
+    <t>16 - 18 rue de Paris</t>
+  </si>
+  <si>
+    <t>RN 4</t>
+  </si>
+  <si>
+    <t>PONTAULT COMBAULT</t>
+  </si>
+  <si>
+    <t>01 60 18 21 21</t>
+  </si>
+  <si>
+    <t>01 60 29 20 38</t>
+  </si>
+  <si>
+    <t>pontaultcombault@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MEAUX</t>
+  </si>
+  <si>
+    <t>3 B avenue de la Victoire</t>
+  </si>
+  <si>
+    <t>MEAUX</t>
+  </si>
+  <si>
+    <t>01 60 09 55 66</t>
+  </si>
+  <si>
+    <t>01 60 09 50 10</t>
+  </si>
+  <si>
+    <t>meaux@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'EVRY</t>
+  </si>
+  <si>
+    <t>19 rue des Pyrénées</t>
+  </si>
+  <si>
+    <t>ÉVRY-LISSES</t>
+  </si>
+  <si>
+    <t>01 69 11 20 00</t>
+  </si>
+  <si>
+    <t>01 60 86 43 89</t>
+  </si>
+  <si>
+    <t>evry@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MELUN</t>
+  </si>
+  <si>
+    <t>269 rue du Maréchal Juin</t>
+  </si>
+  <si>
+    <t>Accueil 46, Livraison 45</t>
+  </si>
+  <si>
+    <t>VAUX-LE-PENIL</t>
+  </si>
+  <si>
+    <t>melun@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PALAISEAU</t>
+  </si>
+  <si>
+    <t>6 rue Ambroise Crozat</t>
+  </si>
+  <si>
+    <t>PALAISEAU</t>
+  </si>
+  <si>
+    <t>01 69 74 10 19</t>
+  </si>
+  <si>
+    <t>01 60 10 58 51</t>
+  </si>
+  <si>
+    <t>palaiseau@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LIEUSAINT</t>
+  </si>
+  <si>
+    <t>ZAC du Levant</t>
+  </si>
+  <si>
+    <t>333 avenue Marguerite PEREY - Bât. A2</t>
+  </si>
+  <si>
+    <t>LIEUSAINT</t>
+  </si>
+  <si>
+    <t>01 60 02 50 02</t>
+  </si>
+  <si>
+    <t>01 60 64 23 83</t>
+  </si>
+  <si>
+    <t>lieusaint@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MONTLHERY</t>
+  </si>
+  <si>
+    <t>31 rue du pont aux Pins</t>
+  </si>
+  <si>
+    <t>MONTLHÉRY</t>
+  </si>
+  <si>
+    <t>01 69 63 30 60</t>
+  </si>
+  <si>
+    <t>montlhery@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction régionale LANGUEDOC</t>
+  </si>
+  <si>
+    <t>155 rue Medhi Ben Barka</t>
+  </si>
+  <si>
+    <t>ZI Garosud</t>
+  </si>
+  <si>
+    <t>MONTPELLIER</t>
+  </si>
+  <si>
+    <t>04 67 83 26 29</t>
+  </si>
+  <si>
+    <t>dr.languedoc-roussillon@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MAUGUIO</t>
+  </si>
+  <si>
+    <t>362 rue Saint Exupery</t>
+  </si>
+  <si>
+    <t>Espace Commercial Fréjorgues Ouest</t>
+  </si>
+  <si>
+    <t>MAUGUIO</t>
+  </si>
+  <si>
+    <t>04 67 20 01 20</t>
+  </si>
+  <si>
+    <t>04 67 20 01 18</t>
+  </si>
+  <si>
+    <t>montpellier-sud@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de NIMES</t>
+  </si>
+  <si>
+    <t>927 avenue Joliot CURIE</t>
+  </si>
+  <si>
+    <t>NIMES CADEREAU</t>
+  </si>
+  <si>
+    <t>04 66 23 66 55</t>
+  </si>
+  <si>
+    <t>04 66 62 26 09</t>
+  </si>
+  <si>
+    <t>nimes@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MONTPELLIER NORD</t>
+  </si>
+  <si>
+    <t>Parc Euromedicine</t>
+  </si>
+  <si>
+    <t>762 rue du Puech Villa</t>
+  </si>
+  <si>
+    <t>04 99 58 11 11</t>
+  </si>
+  <si>
+    <t>04 99 58 11 12</t>
+  </si>
+  <si>
+    <t>montpellier-nord@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ALES NORD</t>
+  </si>
+  <si>
+    <t>110 bis avenue Sainte Barbe</t>
+  </si>
+  <si>
+    <t>ST MARTIN VALGALGUES</t>
+  </si>
+  <si>
+    <t>04 66 54 25 05</t>
+  </si>
+  <si>
+    <t>04 66 54 25 14</t>
+  </si>
+  <si>
+    <t>alesnord@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MONTPELLIER OUEST</t>
+  </si>
+  <si>
+    <t>155 Rue Medhi BEN BARKA</t>
+  </si>
+  <si>
+    <t>Z.I Garosud</t>
+  </si>
+  <si>
+    <t>04 67 83 64 60</t>
+  </si>
+  <si>
+    <t>04 67 71 78 12</t>
+  </si>
+  <si>
+    <t>montpellier-ouest@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LUNEL</t>
+  </si>
+  <si>
+    <t>107 chemin de la grande Liquine</t>
+  </si>
+  <si>
+    <t>LUNEL</t>
+  </si>
+  <si>
+    <t>04 67 15 64 20</t>
+  </si>
+  <si>
+    <t>04 67 15 64 21</t>
+  </si>
+  <si>
+    <t>lunel@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de MARGUERITTES</t>
+  </si>
+  <si>
+    <t>Allée Jean MERMOZ</t>
+  </si>
+  <si>
+    <t>Z.A.C. du Tec</t>
+  </si>
+  <si>
+    <t>MARGUERITTES</t>
+  </si>
+  <si>
+    <t>04 66 02 93 70</t>
+  </si>
+  <si>
+    <t>04 66 04 02 11</t>
+  </si>
+  <si>
+    <t>marguerittes@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ALES SUD</t>
+  </si>
+  <si>
+    <t>1115 route d'Uzès</t>
+  </si>
+  <si>
+    <t>ALES</t>
+  </si>
+  <si>
+    <t>04 66 43 10 28</t>
+  </si>
+  <si>
+    <t>04 66 43 17 67</t>
+  </si>
+  <si>
+    <t>alessud@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CLERMONT L HERAULT</t>
+  </si>
+  <si>
+    <t>2150 Avenue de la Salamane</t>
+  </si>
+  <si>
+    <t>CLERMONT L HERAULT</t>
+  </si>
+  <si>
+    <t>04 67 44 33 34</t>
+  </si>
+  <si>
+    <t>04 67 88 65 61</t>
+  </si>
+  <si>
+    <t>clermont.herault@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CASTRIES</t>
+  </si>
+  <si>
+    <t>201 avenue de la Royale</t>
+  </si>
+  <si>
+    <t>ZA les Couteliers</t>
+  </si>
+  <si>
+    <t>CASTRIES</t>
+  </si>
+  <si>
+    <t>04 99 78 79 10</t>
+  </si>
+  <si>
+    <t>castries@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de BAGNOLS SUR CEZE</t>
+  </si>
+  <si>
+    <t>Avenue de la roquette</t>
+  </si>
+  <si>
+    <t>ZA n°3</t>
+  </si>
+  <si>
+    <t>Bagnols sur ceze</t>
+  </si>
+  <si>
+    <t>04 66 50 45 73</t>
+  </si>
+  <si>
+    <t>bagnols.ceze@yesss.fr</t>
+  </si>
+  <si>
+    <t>Direction régionale ATLANTIQUE CENTRE AQUITAINE</t>
+  </si>
+  <si>
+    <t>Agence de ROYAN</t>
+  </si>
+  <si>
+    <t>ZC - 10 rue Denis Papin</t>
+  </si>
+  <si>
+    <t>Zone Commerciale</t>
+  </si>
+  <si>
+    <t>ROYAN</t>
+  </si>
+  <si>
+    <t>05 46 05 71 97</t>
+  </si>
+  <si>
+    <t>05 46 05 73 91</t>
+  </si>
+  <si>
+    <t>royan@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ANGOULEME</t>
+  </si>
+  <si>
+    <t>46 route de l'Isle d'Espagnac</t>
+  </si>
+  <si>
+    <t>GOND PONTOUVRE</t>
+  </si>
+  <si>
+    <t>05 45 68 10 00</t>
+  </si>
+  <si>
+    <t>05 45 68 56 00</t>
+  </si>
+  <si>
+    <t>angouleme@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PERIGUEUX</t>
+  </si>
+  <si>
+    <t>2 Boulevard de l'industrie</t>
+  </si>
+  <si>
+    <t>MARSAC SUR LISLE</t>
+  </si>
+  <si>
+    <t>05 53 54 69 69</t>
+  </si>
+  <si>
+    <t>05 53 54 56 92</t>
+  </si>
+  <si>
+    <t>perigueux@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LA ROCHELLE</t>
+  </si>
+  <si>
+    <t>Avenue Louis LUMIÈRE</t>
+  </si>
+  <si>
+    <t>Z.I. - B.P. 33</t>
+  </si>
+  <si>
+    <t>PÉRIGNY</t>
+  </si>
+  <si>
+    <t>05 46 44 04 04</t>
+  </si>
+  <si>
+    <t>05 46 45 40 10</t>
+  </si>
+  <si>
+    <t>larochelle@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de COGNAC</t>
+  </si>
+  <si>
+    <t>ZA le fief du Roy</t>
+  </si>
+  <si>
+    <t>CHATEAUBERNARD</t>
+  </si>
+  <si>
+    <t>05 45 35 16 16</t>
+  </si>
+  <si>
+    <t>05 45 35 30 30</t>
+  </si>
+  <si>
+    <t>cognac@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de LIMOGES</t>
+  </si>
+  <si>
+    <t>7 rue Pierre MICHAUX</t>
+  </si>
+  <si>
+    <t>LIMOGES</t>
+  </si>
+  <si>
+    <t>05 55 04 11 11</t>
+  </si>
+  <si>
+    <t>05 55 04 11 12</t>
+  </si>
+  <si>
+    <t>limoges@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINTES</t>
+  </si>
+  <si>
+    <t>25 rue du chemin Ferre</t>
+  </si>
+  <si>
+    <t>SAINTES</t>
+  </si>
+  <si>
+    <t>05 46 90 56 56</t>
+  </si>
+  <si>
+    <t>05 46 90 56 54</t>
+  </si>
+  <si>
+    <t>saintes@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de TONNAY-CHARENTE</t>
+  </si>
+  <si>
+    <t>1 rue Nicolas APPERT</t>
+  </si>
+  <si>
+    <t>ZAC de la Varenne</t>
+  </si>
+  <si>
+    <t>TONNAY CHARENTE</t>
+  </si>
+  <si>
+    <t>05 46 88 02 02</t>
+  </si>
+  <si>
+    <t>tonnaycharente@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SARLAT</t>
+  </si>
+  <si>
+    <t>Centre commercial du Pontet</t>
+  </si>
+  <si>
+    <t>8 avenue de la Dordogne</t>
+  </si>
+  <si>
+    <t>SARLAT LA CANEDA</t>
+  </si>
+  <si>
+    <t>05 53 59 27 63</t>
+  </si>
+  <si>
+    <t>05 53 31 95 86</t>
+  </si>
+  <si>
+    <t>sarlat@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de BERGERAC</t>
+  </si>
+  <si>
+    <t>ZAE Porte de la Dordogne</t>
+  </si>
+  <si>
+    <t>N° 7</t>
+  </si>
+  <si>
+    <t>CREYSSE</t>
+  </si>
+  <si>
+    <t>05 53 73 90 19</t>
+  </si>
+  <si>
+    <t>05 53 73 88 58</t>
+  </si>
+  <si>
+    <t>bergerac@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de BRIVE</t>
+  </si>
+  <si>
+    <t>Z.I. Beauregard</t>
+  </si>
+  <si>
+    <t>Rue Gustave COURBET</t>
+  </si>
+  <si>
+    <t>BRIVE LA GAILLARDE</t>
+  </si>
+  <si>
+    <t>05 55 92 07 21</t>
+  </si>
+  <si>
+    <t>05 55 87 25 37</t>
+  </si>
+  <si>
+    <t>brive@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de DOLUS D'OLERON</t>
+  </si>
+  <si>
+    <t>4 Rue le Corbusier</t>
+  </si>
+  <si>
+    <t>Actipole de la Jarrie</t>
+  </si>
+  <si>
+    <t>DOLUS D'OLÉRON</t>
+  </si>
+  <si>
+    <t>05 46 08 00 70</t>
+  </si>
+  <si>
+    <t>dolus-oleron@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction régionale MONT-BLANC BRESSE</t>
+  </si>
+  <si>
+    <t>29 route de Nanfray</t>
+  </si>
+  <si>
+    <t>Cran-gevrier</t>
+  </si>
+  <si>
+    <t>ANNECY</t>
+  </si>
+  <si>
+    <t>04 37 58 47 02</t>
+  </si>
+  <si>
+    <t>04 50 66 96 83</t>
+  </si>
+  <si>
+    <t>dr.leman@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ANNECY</t>
+  </si>
+  <si>
+    <t>29 route de Nanfray - Cran Gevrier</t>
+  </si>
+  <si>
+    <t>ZI du Levray</t>
+  </si>
+  <si>
+    <t>Annecy</t>
+  </si>
+  <si>
+    <t>04 50 69 34 55</t>
+  </si>
+  <si>
+    <t>04 50 69 07 69</t>
+  </si>
+  <si>
+    <t>annecy@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'ANNEMASSE</t>
+  </si>
+  <si>
+    <t>Z.I. des Buchillons</t>
+  </si>
+  <si>
+    <t>29 rue de la Résistance</t>
+  </si>
+  <si>
+    <t>ANNEMASSE</t>
+  </si>
+  <si>
+    <t>04 50 37 65 08</t>
+  </si>
+  <si>
+    <t>04 50 87 12 17</t>
+  </si>
+  <si>
+    <t>annemasse@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de CLUSES</t>
+  </si>
+  <si>
+    <t>Rue pointe de Cupoire</t>
+  </si>
+  <si>
+    <t>CLUSES</t>
+  </si>
+  <si>
+    <t>04 50 96 31 64</t>
+  </si>
+  <si>
+    <t>04 50 98 97 92</t>
+  </si>
+  <si>
+    <t>cluses@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de BOURG EN BRESSE</t>
+  </si>
+  <si>
+    <t>2 rue Georges CUVIER</t>
+  </si>
+  <si>
+    <t>Les Crêts</t>
+  </si>
+  <si>
+    <t>01000</t>
+  </si>
+  <si>
+    <t>BOURG EN BRESSE</t>
+  </si>
+  <si>
+    <t>04 74 45 30 00</t>
+  </si>
+  <si>
+    <t>04 74 23 38 30</t>
+  </si>
+  <si>
+    <t>bourg@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de THONON LES BAINS</t>
+  </si>
+  <si>
+    <t>96 route du champ du Puits</t>
+  </si>
+  <si>
+    <t>ANTHY SUR LEMAN</t>
+  </si>
+  <si>
+    <t>04 50 26 57 57</t>
+  </si>
+  <si>
+    <t>04 50 71 24 14</t>
+  </si>
+  <si>
+    <t>thonon@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SALLANCHES</t>
+  </si>
+  <si>
+    <t>1750 avenue André Lasquin</t>
+  </si>
+  <si>
+    <t>SALLANCHES</t>
+  </si>
+  <si>
+    <t>04 50 18 86 60</t>
+  </si>
+  <si>
+    <t>04 50 89 74 67</t>
+  </si>
+  <si>
+    <t>sallanches@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de PRINGY</t>
+  </si>
+  <si>
+    <t>371 route des Vernes</t>
+  </si>
+  <si>
+    <t>PRINGY</t>
+  </si>
+  <si>
+    <t>04 50 33 35 01</t>
+  </si>
+  <si>
+    <t>04 50 51 92 74</t>
+  </si>
+  <si>
+    <t>pringy@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'AMBERIEU EN BUGEY</t>
+  </si>
+  <si>
+    <t>65 avenue de la Libération</t>
+  </si>
+  <si>
+    <t>01500</t>
+  </si>
+  <si>
+    <t>AMBÉRIEU EN BUGEY</t>
+  </si>
+  <si>
+    <t>04 37 63 29 20</t>
+  </si>
+  <si>
+    <t>04 74 38 22 60</t>
+  </si>
+  <si>
+    <t>amberieu@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence de SAINT GENIS POUILLY</t>
+  </si>
+  <si>
+    <t>54 rue du Tiocan</t>
+  </si>
+  <si>
+    <t>01630</t>
+  </si>
+  <si>
+    <t>SAINT GENIS POUILLY</t>
+  </si>
+  <si>
+    <t>04 50 28 40 15</t>
+  </si>
+  <si>
+    <t>04 50 20 09 76</t>
+  </si>
+  <si>
+    <t>saintgenis@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Direction régionale PARIS OUEST</t>
   </si>
   <si>
     <t>38 avenue du gros chêne</t>
   </si>
   <si>
     <t>HERBLAY</t>
   </si>
   <si>
-    <t>drparisest@yesss.fr</t>
-[...266 lines deleted...]
-    <t>1 rue des Vieilles Granges</t>
+    <t>dr.parisnordouest@yesss-fr.com</t>
+  </si>
+  <si>
+    <t>Agence d'AUBERGENVILLE</t>
+  </si>
+  <si>
+    <t>1 rue des vieilles Granges</t>
+  </si>
+  <si>
+    <t>ZA des Chevries</t>
   </si>
   <si>
     <t>AUBERGENVILLE</t>
   </si>
   <si>
-    <t>01 30 95 01 01</t>
-[...679 lines deleted...]
-  <si>
     <t>01 30 99 93 93</t>
   </si>
   <si>
     <t>01 30 99 93 99</t>
   </si>
   <si>
     <t>aubergenville@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de CERGY-PONTOISE</t>
   </si>
   <si>
     <t>107 rue de Paris</t>
   </si>
   <si>
     <t>RN 14</t>
   </si>
   <si>
     <t>SAINT OUEN L'AUMONE</t>
   </si>
   <si>
     <t>01 34 30 00 00</t>
   </si>
   <si>
     <t>01 34 30 00 99</t>
@@ -5161,86 +5230,50 @@
   <si>
     <t>01 34 10 14 44</t>
   </si>
   <si>
     <t>argenteuil@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de COIGNIERES</t>
   </si>
   <si>
     <t>26 - 28 avenue de la Gare</t>
   </si>
   <si>
     <t>COIGNIÈRES</t>
   </si>
   <si>
     <t>01 30 05 12 50</t>
   </si>
   <si>
     <t>01 30 05 31 15</t>
   </si>
   <si>
     <t>coignieres@yesss-fr.com</t>
   </si>
   <si>
-    <t>Agence de ROSNY</t>
-[...34 lines deleted...]
-  <si>
     <t>Agence de CHAMPAGNE SUR OISE</t>
   </si>
   <si>
     <t>1 rue Lavoisier Lot 6</t>
   </si>
   <si>
     <t>ZA du Paradis</t>
   </si>
   <si>
     <t>CHAMPAGNE SUR OISE</t>
   </si>
   <si>
     <t>01 30 28 21 07</t>
   </si>
   <si>
     <t>01 30 34 54 73</t>
   </si>
   <si>
     <t>champagnesuroise@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de VERSAILLES</t>
   </si>
   <si>
     <t>111 avenue du Général Leclerc</t>
@@ -5293,102 +5326,66 @@
   <si>
     <t>saintleu@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de PLAISIR</t>
   </si>
   <si>
     <t>226 rue Jacques MONOD</t>
   </si>
   <si>
     <t>Bâtiment 17-18</t>
   </si>
   <si>
     <t>PLAISIR</t>
   </si>
   <si>
     <t>01 30 79 07 07</t>
   </si>
   <si>
     <t>01 34 81 26 62</t>
   </si>
   <si>
     <t>plaisir@yesss-fr.com</t>
   </si>
   <si>
-    <t>Agence d'AUBERVILLIERS</t>
-[...34 lines deleted...]
-  <si>
     <t>Agence de NANTERRE</t>
   </si>
   <si>
     <t>28 rue des Agglomérés</t>
   </si>
   <si>
     <t>NANTERRE</t>
   </si>
   <si>
     <t>01 40 99 08 59</t>
   </si>
   <si>
     <t>nanterre@yesss-fr.com</t>
   </si>
   <si>
-    <t>Direction rï¿½gionale HAUT FOREZ</t>
+    <t>Direction régionale HAUT FOREZ</t>
   </si>
   <si>
     <t>ANDREZIEUX BOUTHEON</t>
   </si>
   <si>
     <t>04 77 55 72 10</t>
   </si>
   <si>
     <t>04 77 55 72 19</t>
   </si>
   <si>
     <t>drforez@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de VALENCE</t>
   </si>
   <si>
     <t>28 rue des Mourettes</t>
   </si>
   <si>
     <t>VALENCE</t>
   </si>
   <si>
     <t>04 75 81 19 00</t>
   </si>
@@ -5566,51 +5563,51 @@
   <si>
     <t>tain@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de SAINT RAMBERT D'ALBON</t>
   </si>
   <si>
     <t>Route de la Maison Blanche</t>
   </si>
   <si>
     <t>ZA de la Tulandière</t>
   </si>
   <si>
     <t>SAINT RAMBERT D'ALBON</t>
   </si>
   <si>
     <t>04 75 23 15 15</t>
   </si>
   <si>
     <t>04 75 03 48 64</t>
   </si>
   <si>
     <t>saintrambert@yesss-fr.com</t>
   </si>
   <si>
-    <t>Direction rï¿½gionale HAUTS DE FRANCE</t>
+    <t>Direction régionale HAUTS DE FRANCE</t>
   </si>
   <si>
     <t>365 Avenue Isaac Newton</t>
   </si>
   <si>
     <t>BP 30118</t>
   </si>
   <si>
     <t>ARQUES</t>
   </si>
   <si>
     <t>03 21 88 60 88</t>
   </si>
   <si>
     <t>dr.hautsdefrance@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de WAMBRECHIES</t>
   </si>
   <si>
     <t>Avenue Clément ADER</t>
   </si>
   <si>
     <t>WAMBRECHIES</t>
   </si>
@@ -5779,51 +5776,51 @@
   <si>
     <t>03 44 40 84 64</t>
   </si>
   <si>
     <t>compiegne@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de VALENCIENNES</t>
   </si>
   <si>
     <t>3 Avenue Lefrancq</t>
   </si>
   <si>
     <t>ZI 2 de Valenciennes</t>
   </si>
   <si>
     <t>PROUVY</t>
   </si>
   <si>
     <t>03 27 24 90 95</t>
   </si>
   <si>
     <t>valenciennes@yesss.fr</t>
   </si>
   <si>
-    <t>Direction rï¿½gionale CORSE - MARSEILLE</t>
+    <t>Direction régionale CORSE - MARSEILLE</t>
   </si>
   <si>
     <t>dr.corsemarseille@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence d'AIX EN PROVENCE</t>
   </si>
   <si>
     <t>ZI les Milles</t>
   </si>
   <si>
     <t>04 42 29 77 10</t>
   </si>
   <si>
     <t>04 42 20 78 68</t>
   </si>
   <si>
     <t>aixenprovence@yesss.fr</t>
   </si>
   <si>
     <t>Agence d'AUBAGNE</t>
   </si>
   <si>
     <t>ZI des Paluds</t>
   </si>
@@ -6055,51 +6052,51 @@
   <si>
     <t>Lot n° 21</t>
   </si>
   <si>
     <t>04 95 58 10 36</t>
   </si>
   <si>
     <t>bastia.plomberie@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de ROUSSET</t>
   </si>
   <si>
     <t>705 avenue Georges VACHER</t>
   </si>
   <si>
     <t>ROUSSET</t>
   </si>
   <si>
     <t>04 42 22 97 50</t>
   </si>
   <si>
     <t>rousset@yesss-fr.com</t>
   </si>
   <si>
-    <t>Direction rï¿½gionale CHAMPAGNE ET EST</t>
+    <t>Direction régionale CHAMPAGNE ET EST</t>
   </si>
   <si>
     <t>1 rue des Egrez</t>
   </si>
   <si>
     <t>HOUDEMONT</t>
   </si>
   <si>
     <t>03 83 67 00 00</t>
   </si>
   <si>
     <t>03 83 57 53 29</t>
   </si>
   <si>
     <t>dr.champagne-est@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de NANCY</t>
   </si>
   <si>
     <t>03 83 56 83 00</t>
   </si>
   <si>
     <t>03 83 56 83 33</t>
   </si>
@@ -6304,51 +6301,51 @@
   <si>
     <t>SÉLESTAT</t>
   </si>
   <si>
     <t>03 90 60 04 90</t>
   </si>
   <si>
     <t>selestat@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de SARREGUEMINES</t>
   </si>
   <si>
     <t>102 rue Edouard JAUNEZ</t>
   </si>
   <si>
     <t>SARREGUEMINES</t>
   </si>
   <si>
     <t>03 87 02 00 24</t>
   </si>
   <si>
     <t>sarreguemines@yesss-fr.com</t>
   </si>
   <si>
-    <t>Direction rï¿½gionale ANTILLES GUYANE</t>
+    <t>Direction régionale ANTILLES GUYANE</t>
   </si>
   <si>
     <t>rue Francis Garnier</t>
   </si>
   <si>
     <t>dr.antilles@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de LE LAMENTIN</t>
   </si>
   <si>
     <t>ZI Les Mangles Acajou / Lot 23,25</t>
   </si>
   <si>
     <t>LE LAMENTIN</t>
   </si>
   <si>
     <t>05 96 48 00 92</t>
   </si>
   <si>
     <t>05 96 48 24 13</t>
   </si>
   <si>
     <t>lamentin@yesss-fr.com</t>
   </si>
@@ -6409,51 +6406,51 @@
   <si>
     <t>05 94 20 92 00</t>
   </si>
   <si>
     <t>cayenne@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de SAINT MARTIN</t>
   </si>
   <si>
     <t>6 rue Gardabelle Grande Case</t>
   </si>
   <si>
     <t>Lotissement artisanal</t>
   </si>
   <si>
     <t>Saint Martin</t>
   </si>
   <si>
     <t>05 90 27 79 48</t>
   </si>
   <si>
     <t>saint.martin@yesss-fr.com</t>
   </si>
   <si>
-    <t>Direction rï¿½gionale OCEAN INDIEN</t>
+    <t>Direction régionale OCEAN INDIEN</t>
   </si>
   <si>
     <t>adm.dgso@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de CAMBAIE</t>
   </si>
   <si>
     <t>3 avenue Piton Treport</t>
   </si>
   <si>
     <t>Saint Paul Cambaie</t>
   </si>
   <si>
     <t>02 62 96 60 70</t>
   </si>
   <si>
     <t>cambaie@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de SAINT PIERRE</t>
   </si>
   <si>
     <t>38 avenue Charles Isautier</t>
   </si>
@@ -6478,51 +6475,51 @@
   <si>
     <t>02 69 62 53 48</t>
   </si>
   <si>
     <t>mayotte@yesss.fr</t>
   </si>
   <si>
     <t>Agence de SAINT DENIS</t>
   </si>
   <si>
     <t>22 rue Gabriel de Kervéguen</t>
   </si>
   <si>
     <t>Z.I. du Chaudron</t>
   </si>
   <si>
     <t>Saint Denis</t>
   </si>
   <si>
     <t>02 62 97 23 18</t>
   </si>
   <si>
     <t>saint.denis@yesss-fr.com</t>
   </si>
   <si>
-    <t>Direction rï¿½gionale MONTE CARLO</t>
+    <t>Direction régionale MONTE CARLO</t>
   </si>
   <si>
     <t>cef@cef-monaco.com</t>
   </si>
   <si>
     <t>Agence de MONACO</t>
   </si>
   <si>
     <t>47 - 49 boulevard d'Italie</t>
   </si>
   <si>
     <t>MONACO</t>
   </si>
   <si>
     <t>00 37 79 35 03 26</t>
   </si>
   <si>
     <t>00 37 79 35 03 28</t>
   </si>
   <si>
     <t>arnaud@cef-monaco.com</t>
   </si>
 </sst>
 </file>
 
@@ -6878,52 +6875,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K348"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E348" sqref="E348"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="58.842773" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
@@ -8254,10389 +8251,10387 @@
         <v>257</v>
       </c>
       <c r="E40" s="4">
         <v>29200</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>258</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>259</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>260</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>261</v>
       </c>
       <c r="J40" s="3">
         <v>48.42611079</v>
       </c>
       <c r="K40" s="3">
         <v>-4.48718548</v>
       </c>
     </row>
     <row r="41" spans="1:11">
-      <c r="A41" s="3">
-[...2 lines deleted...]
-      <c r="B41" s="3" t="s">
+      <c r="A41" s="1">
+        <v>704</v>
+      </c>
+      <c r="B41" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="C41" s="3" t="s">
+      <c r="C41" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="D41" s="3"/>
-[...3 lines deleted...]
-      <c r="F41" s="3" t="s">
+      <c r="D41" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="G41" s="3" t="s">
+      <c r="E41" s="2">
+        <v>34070</v>
+      </c>
+      <c r="F41" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="H41" s="3" t="s">
+      <c r="G41" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="I41" s="3" t="s">
+      <c r="H41" s="1"/>
+      <c r="I41" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="J41" s="3">
-[...3 lines deleted...]
-        <v>-2.547353</v>
+      <c r="J41" s="1">
+        <v>43.9311513</v>
+      </c>
+      <c r="K41" s="1">
+        <v>4.7813499</v>
       </c>
     </row>
     <row r="42" spans="1:11">
-      <c r="A42" s="1">
-[...2 lines deleted...]
-      <c r="B42" s="1" t="s">
+      <c r="A42" s="3">
+        <v>60</v>
+      </c>
+      <c r="B42" s="3" t="s">
         <v>268</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="C42" s="3" t="s">
         <v>269</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="D42" s="3" t="s">
         <v>270</v>
       </c>
-      <c r="E42" s="2">
-[...2 lines deleted...]
-      <c r="F42" s="1" t="s">
+      <c r="E42" s="4">
+        <v>34420</v>
+      </c>
+      <c r="F42" s="3" t="s">
         <v>271</v>
       </c>
-      <c r="G42" s="1" t="s">
+      <c r="G42" s="3" t="s">
         <v>272</v>
       </c>
-      <c r="H42" s="1"/>
-      <c r="I42" s="1" t="s">
+      <c r="H42" s="3" t="s">
         <v>273</v>
       </c>
-      <c r="J42" s="1">
-[...3 lines deleted...]
-        <v>4.7813499</v>
+      <c r="I42" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="J42" s="3">
+        <v>43.3322425</v>
+      </c>
+      <c r="K42" s="3">
+        <v>3.2778576</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="3">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E43" s="4">
-        <v>34420</v>
+        <v>11000</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="J43" s="3">
-        <v>43.3322425</v>
+        <v>43.21027445</v>
       </c>
       <c r="K43" s="3">
-        <v>3.2778576</v>
+        <v>2.32549667</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="3">
-        <v>80</v>
+        <v>114</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="D44" s="3" t="s">
         <v>283</v>
       </c>
+      <c r="D44" s="3"/>
       <c r="E44" s="4">
-        <v>11000</v>
+        <v>66000</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>284</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>285</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>286</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>287</v>
       </c>
       <c r="J44" s="3">
-        <v>43.21027445</v>
+        <v>42.7350586</v>
       </c>
       <c r="K44" s="3">
-        <v>2.32549667</v>
+        <v>2.898264</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="3">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>289</v>
       </c>
-      <c r="D45" s="3"/>
+      <c r="D45" s="3" t="s">
+        <v>290</v>
+      </c>
       <c r="E45" s="4">
-        <v>66000</v>
+        <v>11100</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="J45" s="3">
-        <v>42.7350586</v>
+        <v>43.15419928</v>
       </c>
       <c r="K45" s="3">
-        <v>2.898264</v>
+        <v>2.98359811</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="3">
-        <v>142</v>
+        <v>198</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E46" s="4">
-        <v>11100</v>
+        <v>34200</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="J46" s="3">
-        <v>43.15419928</v>
+        <v>43.41895155</v>
       </c>
       <c r="K46" s="3">
-        <v>2.98359811</v>
+        <v>3.70981693</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="3">
-        <v>198</v>
+        <v>218</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E47" s="4">
-        <v>34200</v>
+        <v>34500</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="J47" s="3">
-        <v>43.41895155</v>
+        <v>43.3699692</v>
       </c>
       <c r="K47" s="3">
-        <v>3.70981693</v>
+        <v>3.22200358</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="3">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="D48" s="3" t="s">
         <v>310</v>
       </c>
+      <c r="D48" s="3"/>
       <c r="E48" s="4">
-        <v>34500</v>
+        <v>66000</v>
       </c>
       <c r="F48" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="G48" s="3" t="s">
         <v>311</v>
       </c>
-      <c r="G48" s="3" t="s">
+      <c r="H48" s="3" t="s">
         <v>312</v>
       </c>
-      <c r="H48" s="3" t="s">
+      <c r="I48" s="3" t="s">
         <v>313</v>
       </c>
-      <c r="I48" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J48" s="3">
-        <v>43.3699692</v>
+        <v>42.6865845</v>
       </c>
       <c r="K48" s="3">
-        <v>3.22200358</v>
+        <v>2.869187</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="3">
-        <v>222</v>
+        <v>288</v>
       </c>
       <c r="B49" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="C49" s="3" t="s">
         <v>315</v>
       </c>
-      <c r="C49" s="3" t="s">
+      <c r="D49" s="3" t="s">
         <v>316</v>
       </c>
-      <c r="D49" s="3"/>
       <c r="E49" s="4">
-        <v>66000</v>
+        <v>34300</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>290</v>
+        <v>317</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="J49" s="3">
-        <v>42.6865845</v>
+        <v>43.30945</v>
       </c>
       <c r="K49" s="3">
-        <v>2.869187</v>
+        <v>3.49497</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="3">
-        <v>288</v>
+        <v>305</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>34300</v>
+        <v>323</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>324</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="J50" s="3">
-        <v>43.30945</v>
+        <v>43.12378243</v>
       </c>
       <c r="K50" s="3">
-        <v>3.49497</v>
+        <v>1.62106276</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="3">
-        <v>305</v>
+        <v>331</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>331</v>
+      </c>
+      <c r="E51" s="4">
+        <v>34120</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="J51" s="3">
-        <v>43.12378243</v>
+        <v>43.44760475</v>
       </c>
       <c r="K51" s="3">
-        <v>1.62106276</v>
+        <v>3.41413439</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="3">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>336</v>
-[...1 lines deleted...]
-      <c r="D52" s="3" t="s">
         <v>337</v>
       </c>
+      <c r="D52" s="3"/>
       <c r="E52" s="4">
-        <v>34120</v>
+        <v>66700</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>338</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>339</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>340</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>341</v>
       </c>
       <c r="J52" s="3">
-        <v>43.44760475</v>
+        <v>42.55271093</v>
       </c>
       <c r="K52" s="3">
-        <v>3.41413439</v>
+        <v>3.0087828</v>
       </c>
     </row>
     <row r="53" spans="1:11">
-      <c r="A53" s="3">
-[...2 lines deleted...]
-      <c r="B53" s="3" t="s">
+      <c r="A53" s="1">
+        <v>705</v>
+      </c>
+      <c r="B53" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="C53" s="3" t="s">
+      <c r="C53" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="D53" s="3"/>
-[...3 lines deleted...]
-      <c r="F53" s="3" t="s">
+      <c r="D53" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="G53" s="3" t="s">
+      <c r="E53" s="2">
+        <v>33300</v>
+      </c>
+      <c r="F53" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="H53" s="3" t="s">
+      <c r="G53" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="I53" s="3" t="s">
+      <c r="H53" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="J53" s="3">
-[...3 lines deleted...]
-        <v>3.0087828</v>
+      <c r="I53" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="J53" s="1">
+        <v>44.87299</v>
+      </c>
+      <c r="K53" s="1">
+        <v>-0.5613829</v>
       </c>
     </row>
     <row r="54" spans="1:11">
-      <c r="A54" s="1">
-[...5 lines deleted...]
-      <c r="C54" s="1" t="s">
+      <c r="A54" s="3">
+        <v>2</v>
+      </c>
+      <c r="B54" s="3" t="s">
         <v>349</v>
       </c>
-      <c r="D54" s="1" t="s">
+      <c r="C54" s="3" t="s">
         <v>350</v>
       </c>
-      <c r="E54" s="2">
+      <c r="D54" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="E54" s="4">
         <v>33300</v>
       </c>
-      <c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G54" s="1" t="s">
+      <c r="F54" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="G54" s="3" t="s">
         <v>352</v>
       </c>
-      <c r="H54" s="1" t="s">
+      <c r="H54" s="3" t="s">
         <v>353</v>
       </c>
-      <c r="I54" s="1" t="s">
+      <c r="I54" s="3" t="s">
         <v>354</v>
       </c>
-      <c r="J54" s="1">
-[...3 lines deleted...]
-        <v>-0.5613829</v>
+      <c r="J54" s="3">
+        <v>44.87267872</v>
+      </c>
+      <c r="K54" s="3">
+        <v>-0.5621624</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="3">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>355</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>356</v>
       </c>
-      <c r="D55" s="3" t="s">
+      <c r="D55" s="3"/>
+      <c r="E55" s="4">
+        <v>33340</v>
+      </c>
+      <c r="F55" s="3" t="s">
         <v>357</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>358</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>359</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>360</v>
       </c>
       <c r="J55" s="3">
-        <v>44.87267872</v>
+        <v>45.28746326</v>
       </c>
       <c r="K55" s="3">
-        <v>-0.5621624</v>
+        <v>-0.92089891</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>361</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>362</v>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="4">
-        <v>33340</v>
+        <v>33370</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>363</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>364</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>365</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>366</v>
       </c>
       <c r="J56" s="3">
-        <v>45.28746326</v>
+        <v>44.867277</v>
       </c>
       <c r="K56" s="3">
-        <v>-0.92089891</v>
+        <v>-0.4914862</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="3">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>367</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>368</v>
       </c>
-      <c r="D57" s="3"/>
+      <c r="D57" s="3" t="s">
+        <v>369</v>
+      </c>
       <c r="E57" s="4">
-        <v>33370</v>
+        <v>33260</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="J57" s="3">
-        <v>44.867277</v>
+        <v>44.61502035</v>
       </c>
       <c r="K57" s="3">
-        <v>-0.4914862</v>
+        <v>-1.12668872</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="3">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="D58" s="3" t="s">
         <v>375</v>
       </c>
+      <c r="D58" s="3"/>
       <c r="E58" s="4">
-        <v>33260</v>
+        <v>33210</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>376</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>377</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>378</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>379</v>
       </c>
       <c r="J58" s="3">
-        <v>44.61502035</v>
+        <v>44.54491218</v>
       </c>
       <c r="K58" s="3">
-        <v>-1.12668872</v>
+        <v>-0.24090528</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="3">
-        <v>56</v>
+        <v>99</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>380</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>381</v>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="4">
-        <v>33210</v>
+        <v>33240</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>382</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>383</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>384</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>385</v>
       </c>
       <c r="J59" s="3">
-        <v>44.54491218</v>
+        <v>45.00092837</v>
       </c>
       <c r="K59" s="3">
-        <v>-0.24090528</v>
+        <v>-0.43308277</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="3">
-        <v>99</v>
+        <v>116</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>386</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>387</v>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="4">
-        <v>33240</v>
+        <v>33170</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>388</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>389</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>390</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>391</v>
       </c>
       <c r="J60" s="3">
-        <v>45.00092837</v>
+        <v>44.7778878</v>
       </c>
       <c r="K60" s="3">
-        <v>-0.43308277</v>
+        <v>-0.5894891</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="3">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>392</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>393</v>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="4">
-        <v>33170</v>
+        <v>33700</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>394</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>395</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>396</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>397</v>
       </c>
       <c r="J61" s="3">
-        <v>44.7778878</v>
+        <v>44.851415</v>
       </c>
       <c r="K61" s="3">
-        <v>-0.5894891</v>
+        <v>-0.678197</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="3">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>398</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>399</v>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="4">
-        <v>33700</v>
+        <v>33500</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>400</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>401</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>402</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>403</v>
       </c>
       <c r="J62" s="3">
-        <v>44.851415</v>
+        <v>44.94527032</v>
       </c>
       <c r="K62" s="3">
-        <v>-0.678197</v>
+        <v>-0.23204327</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="3">
-        <v>135</v>
+        <v>313</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>404</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>405</v>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="4">
-        <v>33500</v>
+        <v>33510</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>406</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>407</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>408</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>409</v>
       </c>
       <c r="J63" s="3">
-        <v>44.94527032</v>
+        <v>44.76488098</v>
       </c>
       <c r="K63" s="3">
-        <v>-0.23204327</v>
+        <v>-1.06782496</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="3">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>410</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>411</v>
       </c>
-      <c r="D64" s="3"/>
+      <c r="D64" s="3" t="s">
+        <v>351</v>
+      </c>
       <c r="E64" s="4">
-        <v>33510</v>
+        <v>33000</v>
       </c>
       <c r="F64" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="G64" s="3" t="s">
         <v>412</v>
       </c>
-      <c r="G64" s="3" t="s">
+      <c r="H64" s="3" t="s">
         <v>413</v>
       </c>
-      <c r="H64" s="3" t="s">
+      <c r="I64" s="3" t="s">
         <v>414</v>
       </c>
-      <c r="I64" s="3" t="s">
+      <c r="J64" s="3">
+        <v>44.8203531</v>
+      </c>
+      <c r="K64" s="3">
+        <v>-0.607317</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="1">
+        <v>706</v>
+      </c>
+      <c r="B65" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="J64" s="3">
-[...10 lines deleted...]
-      <c r="B65" s="3" t="s">
+      <c r="C65" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="C65" s="3" t="s">
+      <c r="D65" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="D65" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G65" s="3" t="s">
+      <c r="E65" s="2" t="s">
         <v>418</v>
       </c>
-      <c r="H65" s="3" t="s">
+      <c r="F65" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="I65" s="3" t="s">
+      <c r="G65" s="1" t="s">
         <v>420</v>
       </c>
-      <c r="J65" s="3">
-[...3 lines deleted...]
-        <v>-0.607317</v>
+      <c r="H65" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="I65" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="J65" s="1">
+        <v>43.5547021</v>
+      </c>
+      <c r="K65" s="1">
+        <v>6.969233</v>
       </c>
     </row>
     <row r="66" spans="1:11">
-      <c r="A66" s="1">
-[...8 lines deleted...]
-      <c r="D66" s="1" t="s">
+      <c r="A66" s="3">
+        <v>43</v>
+      </c>
+      <c r="B66" s="3" t="s">
         <v>423</v>
       </c>
-      <c r="E66" s="2" t="s">
+      <c r="C66" s="3" t="s">
         <v>424</v>
       </c>
-      <c r="F66" s="1" t="s">
+      <c r="D66" s="3" t="s">
         <v>425</v>
       </c>
-      <c r="G66" s="1" t="s">
+      <c r="E66" s="4" t="s">
         <v>426</v>
       </c>
-      <c r="H66" s="1" t="s">
+      <c r="F66" s="3" t="s">
         <v>427</v>
       </c>
-      <c r="I66" s="1" t="s">
+      <c r="G66" s="3" t="s">
         <v>428</v>
       </c>
-      <c r="J66" s="1">
-[...3 lines deleted...]
-        <v>6.969233</v>
+      <c r="H66" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="J66" s="3">
+        <v>43.6412968</v>
+      </c>
+      <c r="K66" s="3">
+        <v>7.13158071</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="3">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>430</v>
-[...3 lines deleted...]
-      </c>
+        <v>432</v>
+      </c>
+      <c r="D67" s="3"/>
       <c r="E67" s="4" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F67" s="3" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="H67" s="3" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="I67" s="3" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="J67" s="3">
-        <v>43.6412968</v>
+        <v>43.7062476</v>
       </c>
       <c r="K67" s="3">
-        <v>7.13158071</v>
+        <v>7.2208294</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="3">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>438</v>
-[...1 lines deleted...]
-      <c r="D68" s="3"/>
+        <v>439</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>417</v>
+      </c>
       <c r="E68" s="4" t="s">
-        <v>439</v>
+        <v>418</v>
       </c>
       <c r="F68" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="G68" s="3" t="s">
         <v>440</v>
       </c>
-      <c r="G68" s="3" t="s">
+      <c r="H68" s="3" t="s">
         <v>441</v>
       </c>
-      <c r="H68" s="3" t="s">
+      <c r="I68" s="3" t="s">
         <v>442</v>
       </c>
-      <c r="I68" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J68" s="3">
-        <v>43.7062476</v>
+        <v>43.55263435</v>
       </c>
       <c r="K68" s="3">
-        <v>7.2208294</v>
+        <v>6.95776016</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="3">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="B69" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="C69" s="3" t="s">
         <v>444</v>
       </c>
-      <c r="C69" s="3" t="s">
+      <c r="D69" s="3"/>
+      <c r="E69" s="4" t="s">
         <v>445</v>
       </c>
-      <c r="D69" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F69" s="3" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>446</v>
       </c>
-      <c r="H69" s="3" t="s">
+      <c r="H69" s="3"/>
+      <c r="I69" s="3" t="s">
         <v>447</v>
       </c>
-      <c r="I69" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J69" s="3">
-        <v>43.55263435</v>
+        <v>43.723616</v>
       </c>
       <c r="K69" s="3">
-        <v>6.95776016</v>
+        <v>7.2871185</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="3">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B70" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="C70" s="3" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="F70" s="3" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>452</v>
       </c>
-      <c r="H70" s="3"/>
+      <c r="H70" s="3" t="s">
+        <v>453</v>
+      </c>
       <c r="I70" s="3" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="J70" s="3">
-        <v>43.723616</v>
+        <v>43.7900242</v>
       </c>
       <c r="K70" s="3">
-        <v>7.2871185</v>
+        <v>7.492826</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="3">
-        <v>69</v>
+        <v>110</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D71" s="3"/>
-      <c r="E71" s="4" t="s">
-        <v>456</v>
+      <c r="E71" s="4">
+        <v>83300</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>457</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>458</v>
       </c>
-      <c r="H71" s="3" t="s">
+      <c r="H71" s="3"/>
+      <c r="I71" s="3" t="s">
         <v>459</v>
       </c>
-      <c r="I71" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J71" s="3">
-        <v>43.7900242</v>
+        <v>43.52827001</v>
       </c>
       <c r="K71" s="3">
-        <v>7.492826</v>
+        <v>6.44880899</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="3">
-        <v>110</v>
+        <v>149</v>
       </c>
       <c r="B72" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="C72" s="3" t="s">
         <v>461</v>
       </c>
-      <c r="C72" s="3" t="s">
+      <c r="D72" s="3"/>
+      <c r="E72" s="4" t="s">
         <v>462</v>
-      </c>
-[...2 lines deleted...]
-        <v>83300</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>463</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>464</v>
       </c>
-      <c r="H72" s="3"/>
+      <c r="H72" s="3" t="s">
+        <v>465</v>
+      </c>
       <c r="I72" s="3" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="J72" s="3">
-        <v>43.52827001</v>
+        <v>43.65308653</v>
       </c>
       <c r="K72" s="3">
-        <v>6.44880899</v>
+        <v>6.94652304</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="3">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>467</v>
-[...1 lines deleted...]
-      <c r="D73" s="3"/>
+        <v>468</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>469</v>
+      </c>
       <c r="E73" s="4" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="H73" s="3" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="I73" s="3" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="J73" s="3">
-        <v>43.65308653</v>
+        <v>43.59941505</v>
       </c>
       <c r="K73" s="3">
-        <v>6.94652304</v>
+        <v>7.08490254</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" s="3">
-        <v>159</v>
+        <v>279</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>474</v>
-[...4 lines deleted...]
-      <c r="E74" s="4" t="s">
         <v>476</v>
+      </c>
+      <c r="D74" s="3"/>
+      <c r="E74" s="4">
+        <v>83440</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>477</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>478</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>479</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>480</v>
       </c>
       <c r="J74" s="3">
-        <v>43.59941505</v>
+        <v>43.6105078</v>
       </c>
       <c r="K74" s="3">
-        <v>7.08490254</v>
+        <v>6.7278922</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" s="3">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>481</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>482</v>
       </c>
       <c r="D75" s="3"/>
-      <c r="E75" s="4">
-        <v>83440</v>
+      <c r="E75" s="4" t="s">
+        <v>445</v>
       </c>
       <c r="F75" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="G75" s="3" t="s">
         <v>483</v>
       </c>
-      <c r="G75" s="3" t="s">
+      <c r="H75" s="3" t="s">
         <v>484</v>
       </c>
-      <c r="H75" s="3" t="s">
+      <c r="I75" s="3" t="s">
         <v>485</v>
       </c>
-      <c r="I75" s="3" t="s">
+      <c r="J75" s="3">
+        <v>43.69615</v>
+      </c>
+      <c r="K75" s="3">
+        <v>7.25695</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76" s="1">
+        <v>707</v>
+      </c>
+      <c r="B76" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="J75" s="3">
-[...10 lines deleted...]
-      <c r="B76" s="3" t="s">
+      <c r="C76" s="1" t="s">
         <v>487</v>
       </c>
-      <c r="C76" s="3" t="s">
+      <c r="D76" s="1"/>
+      <c r="E76" s="2">
+        <v>21300</v>
+      </c>
+      <c r="F76" s="1" t="s">
         <v>488</v>
       </c>
-      <c r="D76" s="3"/>
-[...6 lines deleted...]
-      <c r="G76" s="3" t="s">
+      <c r="G76" s="1" t="s">
         <v>489</v>
       </c>
-      <c r="H76" s="3" t="s">
+      <c r="H76" s="1" t="s">
         <v>490</v>
       </c>
-      <c r="I76" s="3" t="s">
+      <c r="I76" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="J76" s="3">
-[...3 lines deleted...]
-        <v>7.25695</v>
+      <c r="J76" s="1">
+        <v>47.28373191</v>
+      </c>
+      <c r="K76" s="1">
+        <v>5.01204371</v>
       </c>
     </row>
     <row r="77" spans="1:11">
-      <c r="A77" s="1">
-[...2 lines deleted...]
-      <c r="B77" s="1" t="s">
+      <c r="A77" s="3">
+        <v>18</v>
+      </c>
+      <c r="B77" s="3" t="s">
         <v>492</v>
       </c>
-      <c r="C77" s="1" t="s">
+      <c r="C77" s="3" t="s">
         <v>493</v>
       </c>
-      <c r="D77" s="1"/>
-[...3 lines deleted...]
-      <c r="F77" s="1" t="s">
+      <c r="D77" s="3" t="s">
         <v>494</v>
       </c>
-      <c r="G77" s="1" t="s">
+      <c r="E77" s="4">
+        <v>71000</v>
+      </c>
+      <c r="F77" s="3" t="s">
         <v>495</v>
       </c>
-      <c r="H77" s="1" t="s">
+      <c r="G77" s="3" t="s">
         <v>496</v>
       </c>
-      <c r="I77" s="1" t="s">
+      <c r="H77" s="3" t="s">
         <v>497</v>
       </c>
-      <c r="J77" s="1">
-[...3 lines deleted...]
-        <v>5.01204371</v>
+      <c r="I77" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="J77" s="3">
+        <v>46.2865099</v>
+      </c>
+      <c r="K77" s="3">
+        <v>4.8112848</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" s="3">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>499</v>
-[...1 lines deleted...]
-      <c r="D78" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="D78" s="3"/>
+      <c r="E78" s="4">
+        <v>21300</v>
+      </c>
+      <c r="F78" s="3" t="s">
         <v>500</v>
       </c>
-      <c r="E78" s="4">
-[...2 lines deleted...]
-      <c r="F78" s="3" t="s">
+      <c r="G78" s="3" t="s">
         <v>501</v>
       </c>
-      <c r="G78" s="3" t="s">
+      <c r="H78" s="3" t="s">
         <v>502</v>
       </c>
-      <c r="H78" s="3" t="s">
+      <c r="I78" s="3" t="s">
         <v>503</v>
       </c>
-      <c r="I78" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J78" s="3">
-        <v>46.2865099</v>
+        <v>47.28325216</v>
       </c>
       <c r="K78" s="3">
-        <v>4.8112848</v>
+        <v>5.0116244</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" s="3">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B79" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="C79" s="3" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="4">
-        <v>21300</v>
+        <v>39100</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>506</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>507</v>
       </c>
       <c r="H79" s="3" t="s">
         <v>508</v>
       </c>
       <c r="I79" s="3" t="s">
         <v>509</v>
       </c>
       <c r="J79" s="3">
-        <v>47.28325216</v>
+        <v>47.07707919</v>
       </c>
       <c r="K79" s="3">
-        <v>5.0116244</v>
+        <v>5.45951071</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="3">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>510</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>511</v>
       </c>
-      <c r="D80" s="3"/>
+      <c r="D80" s="3" t="s">
+        <v>512</v>
+      </c>
       <c r="E80" s="4">
-        <v>39100</v>
+        <v>89470</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="H80" s="3" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I80" s="3" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="J80" s="3">
-        <v>47.07707919</v>
+        <v>47.8313977</v>
       </c>
       <c r="K80" s="3">
-        <v>5.45951071</v>
+        <v>3.579498</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" s="3">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E81" s="4">
-        <v>89470</v>
+        <v>10600</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="H81" s="3" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="I81" s="3" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="J81" s="3">
-        <v>47.8313977</v>
+        <v>48.310911</v>
       </c>
       <c r="K81" s="3">
-        <v>3.579498</v>
+        <v>4.0252234</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" s="3">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="E82" s="4">
-        <v>10600</v>
+        <v>71100</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="H82" s="3" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="I82" s="3" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="J82" s="3">
-        <v>48.310911</v>
+        <v>46.8075048</v>
       </c>
       <c r="K82" s="3">
-        <v>4.0252234</v>
+        <v>4.85725233</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" s="3">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="E83" s="4">
-        <v>71100</v>
+        <v>90000</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="H83" s="3" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="I83" s="3" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="J83" s="3">
-        <v>46.8075048</v>
+        <v>47.64042474</v>
       </c>
       <c r="K83" s="3">
-        <v>4.85725233</v>
+        <v>6.87235594</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" s="3">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>538</v>
-[...1 lines deleted...]
-      <c r="D84" s="3" t="s">
         <v>539</v>
       </c>
+      <c r="D84" s="3"/>
       <c r="E84" s="4">
-        <v>90000</v>
+        <v>39000</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>540</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>541</v>
       </c>
       <c r="H84" s="3" t="s">
         <v>542</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>543</v>
       </c>
       <c r="J84" s="3">
-        <v>47.64042474</v>
+        <v>46.67487698</v>
       </c>
       <c r="K84" s="3">
-        <v>6.87235594</v>
+        <v>5.57833501</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="3">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>544</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>545</v>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="4">
-        <v>39000</v>
+        <v>89100</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>546</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>547</v>
       </c>
       <c r="H85" s="3" t="s">
         <v>548</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>549</v>
       </c>
       <c r="J85" s="3">
-        <v>46.67487698</v>
+        <v>48.21506051</v>
       </c>
       <c r="K85" s="3">
-        <v>5.57833501</v>
+        <v>3.27987134</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="3">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>550</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>551</v>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="4">
-        <v>89100</v>
+        <v>21000</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>552</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>553</v>
       </c>
       <c r="H86" s="3" t="s">
         <v>554</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>555</v>
       </c>
       <c r="J86" s="3">
-        <v>48.21506051</v>
+        <v>47.3383626</v>
       </c>
       <c r="K86" s="3">
-        <v>3.27987134</v>
+        <v>5.0637732</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" s="3">
-        <v>88</v>
+        <v>251</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>556</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>557</v>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="4">
-        <v>21000</v>
+        <v>25220</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>558</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>559</v>
       </c>
       <c r="H87" s="3" t="s">
         <v>560</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>561</v>
       </c>
       <c r="J87" s="3">
-        <v>47.3383626</v>
+        <v>47.26822243</v>
       </c>
       <c r="K87" s="3">
-        <v>5.0637732</v>
+        <v>6.05732918</v>
       </c>
     </row>
     <row r="88" spans="1:11">
-      <c r="A88" s="3">
-[...2 lines deleted...]
-      <c r="B88" s="3" t="s">
+      <c r="A88" s="1">
+        <v>709</v>
+      </c>
+      <c r="B88" s="1" t="s">
         <v>562</v>
       </c>
-      <c r="C88" s="3" t="s">
+      <c r="C88" s="1" t="s">
         <v>563</v>
       </c>
-      <c r="D88" s="3"/>
-[...3 lines deleted...]
-      <c r="F88" s="3" t="s">
+      <c r="D88" s="1"/>
+      <c r="E88" s="2">
+        <v>69340</v>
+      </c>
+      <c r="F88" s="1" t="s">
         <v>564</v>
       </c>
-      <c r="G88" s="3" t="s">
+      <c r="G88" s="1"/>
+      <c r="H88" s="1" t="s">
         <v>565</v>
       </c>
-      <c r="H88" s="3" t="s">
+      <c r="I88" s="1" t="s">
         <v>566</v>
       </c>
-      <c r="I88" s="3" t="s">
+      <c r="J88" s="1">
+        <v>45.74956003</v>
+      </c>
+      <c r="K88" s="1">
+        <v>4.75590527</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11">
+      <c r="A89" s="3">
+        <v>1</v>
+      </c>
+      <c r="B89" s="3" t="s">
         <v>567</v>
       </c>
-      <c r="J88" s="3">
-[...10 lines deleted...]
-      <c r="B89" s="1" t="s">
+      <c r="C89" s="3" t="s">
         <v>568</v>
       </c>
-      <c r="C89" s="1" t="s">
+      <c r="D89" s="3"/>
+      <c r="E89" s="4">
+        <v>69100</v>
+      </c>
+      <c r="F89" s="3" t="s">
         <v>569</v>
       </c>
-      <c r="D89" s="1"/>
-[...3 lines deleted...]
-      <c r="F89" s="1" t="s">
+      <c r="G89" s="3" t="s">
         <v>570</v>
       </c>
-      <c r="G89" s="1"/>
-      <c r="H89" s="1" t="s">
+      <c r="H89" s="3" t="s">
         <v>571</v>
       </c>
-      <c r="I89" s="1" t="s">
+      <c r="I89" s="3" t="s">
         <v>572</v>
       </c>
-      <c r="J89" s="1">
-[...3 lines deleted...]
-        <v>4.75590527</v>
+      <c r="J89" s="3">
+        <v>45.7758661</v>
+      </c>
+      <c r="K89" s="3">
+        <v>4.8759277</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>573</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>574</v>
+        <v>563</v>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="4">
-        <v>69100</v>
+        <v>69340</v>
       </c>
       <c r="F90" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="H90" s="3" t="s">
         <v>575</v>
       </c>
-      <c r="G90" s="3" t="s">
+      <c r="I90" s="3" t="s">
         <v>576</v>
       </c>
-      <c r="H90" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J90" s="3">
-        <v>45.7758661</v>
+        <v>45.74961431</v>
       </c>
       <c r="K90" s="3">
-        <v>4.8759277</v>
+        <v>4.75582722</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" s="3">
-        <v>4</v>
+        <v>42</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="4">
-        <v>69340</v>
+        <v>69800</v>
       </c>
       <c r="F91" s="3" t="s">
-        <v>570</v>
+        <v>579</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>580</v>
       </c>
-      <c r="H91" s="3" t="s">
+      <c r="H91" s="3"/>
+      <c r="I91" s="3" t="s">
         <v>581</v>
       </c>
-      <c r="I91" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J91" s="3">
-        <v>45.74961431</v>
+        <v>45.71248749</v>
       </c>
       <c r="K91" s="3">
-        <v>4.75582722</v>
+        <v>4.96717215</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" s="3">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="B92" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="C92" s="3" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="4">
-        <v>69800</v>
+        <v>69400</v>
       </c>
       <c r="F92" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="G92" s="3" t="s">
         <v>585</v>
       </c>
-      <c r="G92" s="3" t="s">
+      <c r="H92" s="3" t="s">
         <v>586</v>
       </c>
-      <c r="H92" s="3"/>
       <c r="I92" s="3" t="s">
         <v>587</v>
       </c>
       <c r="J92" s="3">
-        <v>45.71248749</v>
+        <v>45.99199751</v>
       </c>
       <c r="K92" s="3">
-        <v>4.96717215</v>
+        <v>4.74115849</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" s="3">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>588</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>589</v>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="4">
-        <v>69400</v>
+        <v>69310</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>590</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>591</v>
       </c>
       <c r="H93" s="3" t="s">
         <v>592</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>593</v>
       </c>
       <c r="J93" s="3">
-        <v>45.99199751</v>
+        <v>45.69528926</v>
       </c>
       <c r="K93" s="3">
-        <v>4.74115849</v>
+        <v>4.82721741</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" s="3">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>594</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>595</v>
       </c>
-      <c r="D94" s="3"/>
+      <c r="D94" s="3" t="s">
+        <v>596</v>
+      </c>
       <c r="E94" s="4">
-        <v>69310</v>
+        <v>69140</v>
       </c>
       <c r="F94" s="3" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="H94" s="3" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="I94" s="3" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="J94" s="3">
-        <v>45.69528926</v>
+        <v>45.81335937</v>
       </c>
       <c r="K94" s="3">
-        <v>4.82721741</v>
+        <v>4.88086939</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" s="3">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D95" s="3" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="E95" s="4">
-        <v>69140</v>
+        <v>69007</v>
       </c>
       <c r="F95" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="H95" s="3" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="I95" s="3" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="J95" s="3">
-        <v>45.81335937</v>
+        <v>45.7376535</v>
       </c>
       <c r="K95" s="3">
-        <v>4.88086939</v>
+        <v>4.8299904</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" s="3">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="E96" s="4">
-        <v>69007</v>
+        <v>69150</v>
       </c>
       <c r="F96" s="3" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="H96" s="3" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="I96" s="3" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="J96" s="3">
-        <v>45.7376535</v>
+        <v>45.7646854</v>
       </c>
       <c r="K96" s="3">
-        <v>4.8299904</v>
+        <v>4.9437943</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" s="3">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>615</v>
-[...1 lines deleted...]
-      <c r="D97" s="3" t="s">
         <v>616</v>
       </c>
+      <c r="D97" s="3"/>
       <c r="E97" s="4">
-        <v>69150</v>
+        <v>69760</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>617</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>618</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>619</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>620</v>
       </c>
       <c r="J97" s="3">
-        <v>45.7646854</v>
+        <v>45.80959782</v>
       </c>
       <c r="K97" s="3">
-        <v>4.9437943</v>
+        <v>4.77109194</v>
       </c>
     </row>
     <row r="98" spans="1:11">
-      <c r="A98" s="3">
-[...2 lines deleted...]
-      <c r="B98" s="3" t="s">
+      <c r="A98" s="1">
+        <v>711</v>
+      </c>
+      <c r="B98" s="1" t="s">
         <v>621</v>
       </c>
-      <c r="C98" s="3" t="s">
+      <c r="C98" s="1" t="s">
         <v>622</v>
       </c>
-      <c r="D98" s="3"/>
-[...3 lines deleted...]
-      <c r="F98" s="3" t="s">
+      <c r="D98" s="1"/>
+      <c r="E98" s="2">
+        <v>14000</v>
+      </c>
+      <c r="F98" s="1" t="s">
         <v>623</v>
       </c>
-      <c r="G98" s="3" t="s">
+      <c r="G98" s="1" t="s">
         <v>624</v>
       </c>
-      <c r="H98" s="3" t="s">
+      <c r="H98" s="1" t="s">
         <v>625</v>
       </c>
-      <c r="I98" s="3" t="s">
+      <c r="I98" s="1" t="s">
         <v>626</v>
       </c>
-      <c r="J98" s="3">
-[...3 lines deleted...]
-        <v>4.77109194</v>
+      <c r="J98" s="1">
+        <v>48.0859836</v>
+      </c>
+      <c r="K98" s="1">
+        <v>-0.737534</v>
       </c>
     </row>
     <row r="99" spans="1:11">
-      <c r="A99" s="1">
-[...2 lines deleted...]
-      <c r="B99" s="1" t="s">
+      <c r="A99" s="3">
+        <v>91</v>
+      </c>
+      <c r="B99" s="3" t="s">
         <v>627</v>
       </c>
-      <c r="C99" s="1" t="s">
+      <c r="C99" s="3" t="s">
         <v>628</v>
       </c>
-      <c r="D99" s="1"/>
-[...3 lines deleted...]
-      <c r="F99" s="1" t="s">
+      <c r="D99" s="3" t="s">
         <v>629</v>
       </c>
-      <c r="G99" s="1" t="s">
+      <c r="E99" s="4">
+        <v>61200</v>
+      </c>
+      <c r="F99" s="3" t="s">
         <v>630</v>
       </c>
-      <c r="H99" s="1" t="s">
+      <c r="G99" s="3" t="s">
         <v>631</v>
       </c>
-      <c r="I99" s="1" t="s">
+      <c r="H99" s="3" t="s">
         <v>632</v>
       </c>
-      <c r="J99" s="1">
-[...3 lines deleted...]
-        <v>-0.737534</v>
+      <c r="I99" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="J99" s="3">
+        <v>48.73036516</v>
+      </c>
+      <c r="K99" s="3">
+        <v>-0.02514839</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" s="3">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>634</v>
-[...1 lines deleted...]
-      <c r="D100" s="3" t="s">
         <v>635</v>
       </c>
+      <c r="D100" s="3"/>
       <c r="E100" s="4">
-        <v>50000</v>
+        <v>41000</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>636</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>637</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>638</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>639</v>
       </c>
       <c r="J100" s="3">
-        <v>49.1026637</v>
+        <v>47.61359868</v>
       </c>
       <c r="K100" s="3">
-        <v>-1.0702417</v>
+        <v>1.33048296</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" s="3">
-        <v>91</v>
+        <v>150</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>640</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>641</v>
       </c>
-      <c r="D101" s="3" t="s">
+      <c r="D101" s="3"/>
+      <c r="E101" s="4">
+        <v>61100</v>
+      </c>
+      <c r="F101" s="3" t="s">
         <v>642</v>
       </c>
-      <c r="E101" s="4">
-[...2 lines deleted...]
-      <c r="F101" s="3" t="s">
+      <c r="G101" s="3" t="s">
         <v>643</v>
       </c>
-      <c r="G101" s="3" t="s">
+      <c r="H101" s="3" t="s">
         <v>644</v>
       </c>
-      <c r="H101" s="3" t="s">
+      <c r="I101" s="3" t="s">
         <v>645</v>
       </c>
-      <c r="I101" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J101" s="3">
-        <v>48.73036516</v>
+        <v>48.73208942</v>
       </c>
       <c r="K101" s="3">
-        <v>-0.02514839</v>
+        <v>-0.58195917</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" s="3">
-        <v>96</v>
+        <v>156</v>
       </c>
       <c r="B102" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="C102" s="3" t="s">
         <v>647</v>
       </c>
-      <c r="C102" s="3" t="s">
+      <c r="D102" s="3"/>
+      <c r="E102" s="4">
+        <v>58000</v>
+      </c>
+      <c r="F102" s="3" t="s">
         <v>648</v>
       </c>
-      <c r="D102" s="3" t="s">
+      <c r="G102" s="3" t="s">
         <v>649</v>
       </c>
-      <c r="E102" s="4">
-[...2 lines deleted...]
-      <c r="F102" s="3" t="s">
+      <c r="H102" s="3" t="s">
         <v>650</v>
       </c>
-      <c r="G102" s="3" t="s">
+      <c r="I102" s="3" t="s">
         <v>651</v>
       </c>
-      <c r="H102" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J102" s="3">
-        <v>49.19397468</v>
+        <v>46.9828331</v>
       </c>
       <c r="K102" s="3">
-        <v>-0.29355168</v>
+        <v>3.2090837</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" s="3">
-        <v>100</v>
+        <v>163</v>
       </c>
       <c r="B103" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="D103" s="3" t="s">
         <v>654</v>
       </c>
-      <c r="C103" s="3" t="s">
+      <c r="E103" s="4">
+        <v>61250</v>
+      </c>
+      <c r="F103" s="3" t="s">
         <v>655</v>
       </c>
-      <c r="D103" s="3"/>
-[...3 lines deleted...]
-      <c r="F103" s="3" t="s">
+      <c r="G103" s="3" t="s">
         <v>656</v>
       </c>
-      <c r="G103" s="3" t="s">
+      <c r="H103" s="3" t="s">
         <v>657</v>
       </c>
-      <c r="H103" s="3" t="s">
+      <c r="I103" s="3" t="s">
         <v>658</v>
       </c>
-      <c r="I103" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J103" s="3">
-        <v>49.63635971</v>
+        <v>48.44792025</v>
       </c>
       <c r="K103" s="3">
-        <v>-1.59453571</v>
+        <v>0.08091688</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" s="3">
-        <v>108</v>
+        <v>164</v>
       </c>
       <c r="B104" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="C104" s="3" t="s">
         <v>660</v>
       </c>
-      <c r="C104" s="3" t="s">
+      <c r="D104" s="3" t="s">
         <v>661</v>
       </c>
-      <c r="D104" s="3" t="s">
+      <c r="E104" s="4">
+        <v>45800</v>
+      </c>
+      <c r="F104" s="3" t="s">
         <v>662</v>
       </c>
-      <c r="E104" s="4">
-[...2 lines deleted...]
-      <c r="F104" s="3" t="s">
+      <c r="G104" s="3" t="s">
         <v>663</v>
       </c>
-      <c r="G104" s="3" t="s">
+      <c r="H104" s="3" t="s">
         <v>664</v>
       </c>
-      <c r="H104" s="3" t="s">
+      <c r="I104" s="3" t="s">
         <v>665</v>
       </c>
-      <c r="I104" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J104" s="3">
-        <v>48.67846563</v>
+        <v>47.92186415</v>
       </c>
       <c r="K104" s="3">
-        <v>-1.33782148</v>
+        <v>1.94822788</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" s="3">
-        <v>124</v>
+        <v>165</v>
       </c>
       <c r="B105" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="C105" s="3" t="s">
         <v>667</v>
       </c>
-      <c r="C105" s="3" t="s">
+      <c r="D105" s="3" t="s">
         <v>668</v>
       </c>
-      <c r="D105" s="3" t="s">
+      <c r="E105" s="4">
+        <v>45700</v>
+      </c>
+      <c r="F105" s="3" t="s">
         <v>669</v>
       </c>
-      <c r="E105" s="4">
-[...2 lines deleted...]
-      <c r="F105" s="3" t="s">
+      <c r="G105" s="3" t="s">
         <v>670</v>
       </c>
-      <c r="G105" s="3" t="s">
+      <c r="H105" s="3" t="s">
         <v>671</v>
       </c>
-      <c r="H105" s="3" t="s">
+      <c r="I105" s="3" t="s">
         <v>672</v>
       </c>
-      <c r="I105" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J105" s="3">
-        <v>49.19303516</v>
+        <v>47.97614536</v>
       </c>
       <c r="K105" s="3">
-        <v>-0.44503212</v>
+        <v>2.72061016</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" s="3">
-        <v>150</v>
+        <v>166</v>
       </c>
       <c r="B106" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="C106" s="3" t="s">
         <v>674</v>
       </c>
-      <c r="C106" s="3" t="s">
+      <c r="D106" s="3" t="s">
         <v>675</v>
       </c>
-      <c r="D106" s="3"/>
       <c r="E106" s="4">
-        <v>61100</v>
+        <v>45140</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>676</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>677</v>
       </c>
       <c r="H106" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>679</v>
       </c>
       <c r="J106" s="3">
-        <v>48.73208942</v>
+        <v>47.9063717</v>
       </c>
       <c r="K106" s="3">
-        <v>-0.58195917</v>
+        <v>1.858943</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" s="3">
-        <v>163</v>
+        <v>187</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>680</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>681</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>682</v>
       </c>
       <c r="E107" s="4">
-        <v>61250</v>
+        <v>28630</v>
       </c>
       <c r="F107" s="3" t="s">
         <v>683</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>684</v>
       </c>
       <c r="H107" s="3" t="s">
         <v>685</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>686</v>
       </c>
       <c r="J107" s="3">
-        <v>48.44792025</v>
+        <v>48.4226279</v>
       </c>
       <c r="K107" s="3">
-        <v>0.08091688</v>
+        <v>1.44113755</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" s="3">
-        <v>244</v>
+        <v>196</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>687</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>688</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>689</v>
       </c>
       <c r="E108" s="4">
-        <v>50200</v>
+        <v>36000</v>
       </c>
       <c r="F108" s="3" t="s">
         <v>690</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>691</v>
       </c>
       <c r="H108" s="3" t="s">
         <v>692</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>693</v>
       </c>
       <c r="J108" s="3">
-        <v>49.06874771</v>
+        <v>46.7931259</v>
       </c>
       <c r="K108" s="3">
-        <v>-1.41862338</v>
+        <v>1.7091465</v>
       </c>
     </row>
     <row r="109" spans="1:11">
-      <c r="A109" s="1">
-[...2 lines deleted...]
-      <c r="B109" s="1" t="s">
+      <c r="A109" s="3">
+        <v>224</v>
+      </c>
+      <c r="B109" s="3" t="s">
         <v>694</v>
       </c>
-      <c r="C109" s="1" t="s">
-[...13 lines deleted...]
-      <c r="I109" s="1" t="s">
+      <c r="C109" s="3" t="s">
         <v>695</v>
       </c>
-      <c r="J109" s="1">
-[...3 lines deleted...]
-        <v>0.09929024</v>
+      <c r="D109" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="E109" s="4" t="s">
+        <v>697</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="I109" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="J109" s="3">
+        <v>46.37119912</v>
+      </c>
+      <c r="K109" s="3">
+        <v>2.58895397</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" s="3">
-        <v>97</v>
+        <v>235</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>697</v>
-[...3 lines deleted...]
-      </c>
+        <v>703</v>
+      </c>
+      <c r="D110" s="3"/>
       <c r="E110" s="4">
-        <v>76000</v>
+        <v>18230</v>
       </c>
       <c r="F110" s="3" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>700</v>
-[...3 lines deleted...]
-      </c>
+        <v>705</v>
+      </c>
+      <c r="H110" s="3"/>
       <c r="I110" s="3" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="J110" s="3">
-        <v>49.43738027</v>
+        <v>47.1072827</v>
       </c>
       <c r="K110" s="3">
-        <v>1.13500357</v>
+        <v>2.3907872</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" s="3">
-        <v>98</v>
+        <v>293</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="D111" s="3"/>
+        <v>654</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>708</v>
+      </c>
       <c r="E111" s="4">
-        <v>76600</v>
+        <v>28100</v>
       </c>
       <c r="F111" s="3" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="H111" s="3" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="I111" s="3" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="J111" s="3">
-        <v>49.4871</v>
+        <v>48.74930612</v>
       </c>
       <c r="K111" s="3">
-        <v>0.144071</v>
+        <v>1.35327101</v>
       </c>
     </row>
     <row r="112" spans="1:11">
-      <c r="A112" s="3">
-[...14 lines deleted...]
-      <c r="F112" s="3" t="s">
+      <c r="A112" s="1">
         <v>712</v>
       </c>
-      <c r="G112" s="3" t="s">
+      <c r="B112" s="1" t="s">
         <v>713</v>
       </c>
-      <c r="H112" s="3" t="s">
+      <c r="C112" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="D112" s="1"/>
+      <c r="E112" s="2">
+        <v>14000</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H112" s="1"/>
+      <c r="I112" s="1" t="s">
         <v>714</v>
       </c>
-      <c r="I112" s="3" t="s">
-[...6 lines deleted...]
-        <v>0.09894155</v>
+      <c r="J112" s="1">
+        <v>49.34560747</v>
+      </c>
+      <c r="K112" s="1">
+        <v>0.09929024</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" s="3">
-        <v>139</v>
+        <v>96</v>
       </c>
       <c r="B113" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="C113" s="3" t="s">
         <v>716</v>
       </c>
-      <c r="C113" s="3" t="s">
+      <c r="D113" s="3" t="s">
         <v>717</v>
       </c>
-      <c r="D113" s="3"/>
       <c r="E113" s="4">
-        <v>76370</v>
+        <v>14460</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>718</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>719</v>
       </c>
       <c r="H113" s="3" t="s">
         <v>720</v>
       </c>
       <c r="I113" s="3" t="s">
         <v>721</v>
       </c>
       <c r="J113" s="3">
-        <v>49.900627</v>
+        <v>49.19397468</v>
       </c>
       <c r="K113" s="3">
-        <v>1.117644</v>
+        <v>-0.29355168</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" s="3">
-        <v>140</v>
+        <v>97</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>722</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>723</v>
       </c>
-      <c r="D114" s="3"/>
+      <c r="D114" s="3" t="s">
+        <v>724</v>
+      </c>
       <c r="E114" s="4">
-        <v>27000</v>
+        <v>76000</v>
       </c>
       <c r="F114" s="3" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="H114" s="3" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="I114" s="3" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="J114" s="3">
-        <v>49.001943</v>
+        <v>49.43738027</v>
       </c>
       <c r="K114" s="3">
-        <v>1.137997</v>
+        <v>1.13500357</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" s="3">
-        <v>187</v>
+        <v>98</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>729</v>
-[...1 lines deleted...]
-      <c r="D115" s="3" t="s">
         <v>730</v>
       </c>
+      <c r="D115" s="3"/>
       <c r="E115" s="4">
-        <v>28630</v>
+        <v>76600</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>731</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>732</v>
       </c>
       <c r="H115" s="3" t="s">
         <v>733</v>
       </c>
       <c r="I115" s="3" t="s">
         <v>734</v>
       </c>
       <c r="J115" s="3">
-        <v>48.4226279</v>
+        <v>49.4871</v>
       </c>
       <c r="K115" s="3">
-        <v>1.44113755</v>
+        <v>0.144071</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" s="3">
-        <v>191</v>
+        <v>104</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>735</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>736</v>
       </c>
-      <c r="D116" s="3"/>
+      <c r="D116" s="3" t="s">
+        <v>737</v>
+      </c>
       <c r="E116" s="4">
-        <v>76320</v>
+        <v>14800</v>
       </c>
       <c r="F116" s="3" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="H116" s="3" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="I116" s="3" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="J116" s="3">
-        <v>49.2885516</v>
+        <v>49.3456232</v>
       </c>
       <c r="K116" s="3">
-        <v>1.0320047</v>
+        <v>0.09894155</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" s="3">
-        <v>252</v>
+        <v>124</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="D117" s="3" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="E117" s="4">
-        <v>14100</v>
+        <v>14650</v>
       </c>
       <c r="F117" s="3" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="H117" s="3" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="I117" s="3" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="J117" s="3">
-        <v>49.15122938</v>
+        <v>49.19303516</v>
       </c>
       <c r="K117" s="3">
-        <v>0.2634573</v>
+        <v>-0.44503212</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" s="3">
-        <v>293</v>
+        <v>139</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>682</v>
-[...3 lines deleted...]
-      </c>
+        <v>750</v>
+      </c>
+      <c r="D118" s="3"/>
       <c r="E118" s="4">
-        <v>28100</v>
+        <v>76370</v>
       </c>
       <c r="F118" s="3" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="H118" s="3" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="I118" s="3" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="J118" s="3">
-        <v>48.74930612</v>
+        <v>49.900627</v>
       </c>
       <c r="K118" s="3">
-        <v>1.35327101</v>
+        <v>1.117644</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" s="3">
-        <v>334</v>
+        <v>140</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="4">
-        <v>27950</v>
+        <v>27000</v>
       </c>
       <c r="F119" s="3" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="G119" s="3" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="H119" s="3" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="I119" s="3" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="J119" s="3">
-        <v>49.10278</v>
+        <v>49.001943</v>
       </c>
       <c r="K119" s="3">
-        <v>1.45738</v>
+        <v>1.137997</v>
       </c>
     </row>
     <row r="120" spans="1:11">
-      <c r="A120" s="1">
-[...5 lines deleted...]
-      <c r="C120" s="1" t="s">
+      <c r="A120" s="3">
+        <v>191</v>
+      </c>
+      <c r="B120" s="3" t="s">
         <v>761</v>
       </c>
-      <c r="D120" s="1" t="s">
+      <c r="C120" s="3" t="s">
         <v>762</v>
       </c>
-      <c r="E120" s="2">
-[...2 lines deleted...]
-      <c r="F120" s="1" t="s">
+      <c r="D120" s="3"/>
+      <c r="E120" s="4">
+        <v>76320</v>
+      </c>
+      <c r="F120" s="3" t="s">
         <v>763</v>
       </c>
-      <c r="G120" s="1" t="s">
+      <c r="G120" s="3" t="s">
         <v>764</v>
       </c>
-      <c r="H120" s="1" t="s">
+      <c r="H120" s="3" t="s">
         <v>765</v>
       </c>
-      <c r="I120" s="1" t="s">
+      <c r="I120" s="3" t="s">
         <v>766</v>
       </c>
-      <c r="J120" s="1">
-[...3 lines deleted...]
-        <v>-1.6368148</v>
+      <c r="J120" s="3">
+        <v>49.2885516</v>
+      </c>
+      <c r="K120" s="3">
+        <v>1.0320047</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" s="3">
-        <v>19</v>
+        <v>252</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>767</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>768</v>
       </c>
-      <c r="D121" s="3"/>
+      <c r="D121" s="3" t="s">
+        <v>769</v>
+      </c>
       <c r="E121" s="4">
-        <v>44300</v>
+        <v>14100</v>
       </c>
       <c r="F121" s="3" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="G121" s="3" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="H121" s="3" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="I121" s="3" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="J121" s="3">
-        <v>47.2586699</v>
+        <v>49.15122938</v>
       </c>
       <c r="K121" s="3">
-        <v>-1.49984837</v>
+        <v>0.2634573</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" s="3">
-        <v>28</v>
+        <v>334</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>774</v>
-[...1 lines deleted...]
-      <c r="D122" s="3" t="s">
         <v>775</v>
       </c>
+      <c r="D122" s="3"/>
       <c r="E122" s="4">
-        <v>79000</v>
+        <v>27950</v>
       </c>
       <c r="F122" s="3" t="s">
         <v>776</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>777</v>
       </c>
       <c r="H122" s="3" t="s">
         <v>778</v>
       </c>
       <c r="I122" s="3" t="s">
         <v>779</v>
       </c>
       <c r="J122" s="3">
-        <v>46.32985595</v>
+        <v>49.10278</v>
       </c>
       <c r="K122" s="3">
-        <v>-0.410496</v>
+        <v>1.45738</v>
       </c>
     </row>
     <row r="123" spans="1:11">
-      <c r="A123" s="3">
-[...2 lines deleted...]
-      <c r="B123" s="3" t="s">
+      <c r="A123" s="1">
+        <v>713</v>
+      </c>
+      <c r="B123" s="1" t="s">
         <v>780</v>
       </c>
-      <c r="C123" s="3" t="s">
+      <c r="C123" s="1" t="s">
         <v>781</v>
       </c>
-      <c r="D123" s="3" t="s">
+      <c r="D123" s="1" t="s">
         <v>782</v>
       </c>
-      <c r="E123" s="4">
-[...2 lines deleted...]
-      <c r="F123" s="3" t="s">
+      <c r="E123" s="2">
+        <v>44816</v>
+      </c>
+      <c r="F123" s="1" t="s">
         <v>783</v>
       </c>
-      <c r="G123" s="3" t="s">
+      <c r="G123" s="1" t="s">
         <v>784</v>
       </c>
-      <c r="H123" s="3" t="s">
+      <c r="H123" s="1" t="s">
         <v>785</v>
       </c>
-      <c r="I123" s="3" t="s">
+      <c r="I123" s="1" t="s">
         <v>786</v>
       </c>
-      <c r="J123" s="3">
-[...3 lines deleted...]
-        <v>-2.40876317</v>
+      <c r="J123" s="1">
+        <v>47.2271345</v>
+      </c>
+      <c r="K123" s="1">
+        <v>-1.6368148</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" s="3">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>787</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>788</v>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="4">
-        <v>85100</v>
+        <v>44300</v>
       </c>
       <c r="F124" s="3" t="s">
         <v>789</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>790</v>
       </c>
       <c r="H124" s="3" t="s">
         <v>791</v>
       </c>
       <c r="I124" s="3" t="s">
         <v>792</v>
       </c>
       <c r="J124" s="3">
-        <v>46.51819646</v>
+        <v>47.2586699</v>
       </c>
       <c r="K124" s="3">
-        <v>-1.78128719</v>
+        <v>-1.49984837</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" s="3">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>793</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>794</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>795</v>
       </c>
       <c r="E125" s="4">
-        <v>86000</v>
+        <v>79000</v>
       </c>
       <c r="F125" s="3" t="s">
         <v>796</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>797</v>
       </c>
       <c r="H125" s="3" t="s">
         <v>798</v>
       </c>
       <c r="I125" s="3" t="s">
         <v>799</v>
       </c>
       <c r="J125" s="3">
-        <v>46.55264352</v>
+        <v>46.32985595</v>
       </c>
       <c r="K125" s="3">
-        <v>0.29523343</v>
+        <v>-0.410496</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" s="3">
-        <v>103</v>
+        <v>55</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>800</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>761</v>
-[...1 lines deleted...]
-      <c r="D126" s="3"/>
+        <v>801</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>802</v>
+      </c>
       <c r="E126" s="4">
-        <v>44800</v>
+        <v>44350</v>
       </c>
       <c r="F126" s="3" t="s">
-        <v>763</v>
+        <v>803</v>
       </c>
       <c r="G126" s="3" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="H126" s="3" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="I126" s="3" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="J126" s="3">
-        <v>47.22767784</v>
+        <v>47.32385785</v>
       </c>
       <c r="K126" s="3">
-        <v>-1.6366303</v>
+        <v>-2.40876317</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" s="3">
-        <v>145</v>
+        <v>58</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="4">
-        <v>85800</v>
+        <v>85100</v>
       </c>
       <c r="F127" s="3" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="G127" s="3" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="H127" s="3" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="I127" s="3" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="J127" s="3">
-        <v>46.69376953</v>
+        <v>46.51819646</v>
       </c>
       <c r="K127" s="3">
-        <v>-1.90053683</v>
+        <v>-1.78128719</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" s="3">
-        <v>153</v>
+        <v>103</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>811</v>
+        <v>781</v>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="4">
-        <v>44110</v>
+        <v>44800</v>
       </c>
       <c r="F128" s="3" t="s">
-        <v>812</v>
+        <v>783</v>
       </c>
       <c r="G128" s="3" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="H128" s="3" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="I128" s="3" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="J128" s="3">
-        <v>47.70054892</v>
+        <v>47.22767784</v>
       </c>
       <c r="K128" s="3">
-        <v>-1.39378309</v>
+        <v>-1.6366303</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" s="3">
-        <v>225</v>
+        <v>145</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>817</v>
-[...1 lines deleted...]
-      <c r="D129" s="3" t="s">
         <v>818</v>
       </c>
+      <c r="D129" s="3"/>
       <c r="E129" s="4">
-        <v>85500</v>
+        <v>85800</v>
       </c>
       <c r="F129" s="3" t="s">
         <v>819</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>820</v>
       </c>
       <c r="H129" s="3" t="s">
         <v>821</v>
       </c>
       <c r="I129" s="3" t="s">
         <v>822</v>
       </c>
       <c r="J129" s="3">
-        <v>46.85453453</v>
+        <v>46.69376953</v>
       </c>
       <c r="K129" s="3">
-        <v>-1.04004264</v>
+        <v>-1.90053683</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" s="3">
-        <v>226</v>
+        <v>153</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>823</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>824</v>
       </c>
-      <c r="D130" s="3" t="s">
+      <c r="D130" s="3"/>
+      <c r="E130" s="4">
+        <v>44110</v>
+      </c>
+      <c r="F130" s="3" t="s">
         <v>825</v>
       </c>
-      <c r="E130" s="4">
-[...2 lines deleted...]
-      <c r="F130" s="3" t="s">
+      <c r="G130" s="3" t="s">
         <v>826</v>
       </c>
-      <c r="G130" s="3" t="s">
+      <c r="H130" s="3" t="s">
         <v>827</v>
       </c>
-      <c r="H130" s="3" t="s">
+      <c r="I130" s="3" t="s">
         <v>828</v>
       </c>
-      <c r="I130" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J130" s="3">
-        <v>47.40038261</v>
+        <v>47.70054892</v>
       </c>
       <c r="K130" s="3">
-        <v>-1.18575096</v>
+        <v>-1.39378309</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" s="3">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B131" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="C131" s="3" t="s">
         <v>830</v>
       </c>
-      <c r="C131" s="3" t="s">
+      <c r="D131" s="3" t="s">
         <v>831</v>
       </c>
-      <c r="D131" s="3"/>
       <c r="E131" s="4">
-        <v>85000</v>
+        <v>85500</v>
       </c>
       <c r="F131" s="3" t="s">
         <v>832</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>833</v>
       </c>
       <c r="H131" s="3" t="s">
         <v>834</v>
       </c>
       <c r="I131" s="3" t="s">
         <v>835</v>
       </c>
       <c r="J131" s="3">
-        <v>46.6519885</v>
+        <v>46.85453453</v>
       </c>
       <c r="K131" s="3">
-        <v>-1.437898</v>
+        <v>-1.04004264</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" s="3">
-        <v>255</v>
+        <v>226</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>836</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>837</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>838</v>
       </c>
       <c r="E132" s="4">
-        <v>44250</v>
+        <v>44150</v>
       </c>
       <c r="F132" s="3" t="s">
         <v>839</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>840</v>
       </c>
       <c r="H132" s="3" t="s">
         <v>841</v>
       </c>
       <c r="I132" s="3" t="s">
         <v>842</v>
       </c>
       <c r="J132" s="3">
-        <v>47.23383877</v>
+        <v>47.40038261</v>
       </c>
       <c r="K132" s="3">
-        <v>-2.15284624</v>
+        <v>-1.18575096</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" s="3">
-        <v>310</v>
+        <v>228</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>843</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>844</v>
       </c>
-      <c r="D133" s="3" t="s">
+      <c r="D133" s="3"/>
+      <c r="E133" s="4">
+        <v>85000</v>
+      </c>
+      <c r="F133" s="3" t="s">
         <v>845</v>
       </c>
-      <c r="E133" s="4">
-[...2 lines deleted...]
-      <c r="F133" s="3" t="s">
+      <c r="G133" s="3" t="s">
         <v>846</v>
       </c>
-      <c r="G133" s="3" t="s">
+      <c r="H133" s="3" t="s">
         <v>847</v>
       </c>
-      <c r="H133" s="3" t="s">
+      <c r="I133" s="3" t="s">
         <v>848</v>
       </c>
-      <c r="I133" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J133" s="3">
-        <v>47.15746289</v>
+        <v>46.6519885</v>
       </c>
       <c r="K133" s="3">
-        <v>-1.53381315</v>
+        <v>-1.437898</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" s="3">
-        <v>372</v>
+        <v>255</v>
       </c>
       <c r="B134" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="C134" s="3" t="s">
         <v>850</v>
       </c>
-      <c r="C134" s="3" t="s">
+      <c r="D134" s="3" t="s">
         <v>851</v>
       </c>
-      <c r="D134" s="3"/>
       <c r="E134" s="4">
-        <v>79300</v>
+        <v>44250</v>
       </c>
       <c r="F134" s="3" t="s">
         <v>852</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>853</v>
       </c>
-      <c r="H134" s="3"/>
+      <c r="H134" s="3" t="s">
+        <v>854</v>
+      </c>
       <c r="I134" s="3" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="J134" s="3">
-        <v>46.851436</v>
+        <v>47.23383877</v>
       </c>
       <c r="K134" s="3">
-        <v>-0.4612262</v>
+        <v>-2.15284624</v>
       </c>
     </row>
     <row r="135" spans="1:11">
-      <c r="A135" s="1">
-[...5 lines deleted...]
-      <c r="C135" s="1" t="s">
+      <c r="A135" s="3">
+        <v>307</v>
+      </c>
+      <c r="B135" s="3" t="s">
         <v>856</v>
       </c>
-      <c r="D135" s="1"/>
-[...3 lines deleted...]
-      <c r="F135" s="1" t="s">
+      <c r="C135" s="3" t="s">
         <v>857</v>
       </c>
-      <c r="G135" s="1" t="s">
+      <c r="D135" s="3"/>
+      <c r="E135" s="4">
+        <v>35600</v>
+      </c>
+      <c r="F135" s="3" t="s">
         <v>858</v>
       </c>
-      <c r="H135" s="1" t="s">
+      <c r="G135" s="3" t="s">
         <v>859</v>
       </c>
-      <c r="I135" s="1" t="s">
+      <c r="H135" s="3" t="s">
         <v>860</v>
       </c>
-      <c r="J135" s="1">
-[...3 lines deleted...]
-        <v>5.2383662</v>
+      <c r="I135" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="J135" s="3">
+        <v>47.6702293</v>
+      </c>
+      <c r="K135" s="3">
+        <v>-2.0706201</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" s="3">
-        <v>22</v>
+        <v>310</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>862</v>
-[...1 lines deleted...]
-      <c r="D136" s="3"/>
+        <v>863</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>864</v>
+      </c>
       <c r="E136" s="4">
-        <v>84000</v>
+        <v>44400</v>
       </c>
       <c r="F136" s="3" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="G136" s="3" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="H136" s="3" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="I136" s="3" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="J136" s="3">
-        <v>43.93427</v>
+        <v>47.15746289</v>
       </c>
       <c r="K136" s="3">
-        <v>4.84685</v>
+        <v>-1.53381315</v>
       </c>
     </row>
     <row r="137" spans="1:11">
-      <c r="A137" s="3">
-[...8 lines deleted...]
-      <c r="D137" s="3" t="s">
+      <c r="A137" s="1">
+        <v>714</v>
+      </c>
+      <c r="B137" s="1" t="s">
         <v>869</v>
       </c>
-      <c r="E137" s="4">
-[...2 lines deleted...]
-      <c r="F137" s="3" t="s">
+      <c r="C137" s="1" t="s">
         <v>870</v>
       </c>
-      <c r="G137" s="3" t="s">
+      <c r="D137" s="1"/>
+      <c r="E137" s="2">
+        <v>13290</v>
+      </c>
+      <c r="F137" s="1" t="s">
         <v>871</v>
       </c>
-      <c r="H137" s="3" t="s">
+      <c r="G137" s="1" t="s">
         <v>872</v>
       </c>
-      <c r="I137" s="3" t="s">
+      <c r="H137" s="1" t="s">
         <v>873</v>
       </c>
-      <c r="J137" s="3">
-[...3 lines deleted...]
-        <v>5.09690274</v>
+      <c r="I137" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="J137" s="1">
+        <v>43.4293181</v>
+      </c>
+      <c r="K137" s="1">
+        <v>5.2383662</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" s="3">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="4">
-        <v>13127</v>
+        <v>84000</v>
       </c>
       <c r="F138" s="3" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="G138" s="3" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="H138" s="3" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="I138" s="3" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="J138" s="3">
-        <v>43.42909701</v>
+        <v>43.93427</v>
       </c>
       <c r="K138" s="3">
-        <v>5.23844004</v>
+        <v>4.84685</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" s="3">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="D139" s="3" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="E139" s="4">
-        <v>84100</v>
+        <v>13300</v>
       </c>
       <c r="F139" s="3" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="G139" s="3" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="H139" s="3" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="I139" s="3" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="J139" s="3">
-        <v>44.11932729</v>
+        <v>43.62781011</v>
       </c>
       <c r="K139" s="3">
-        <v>4.83378997</v>
+        <v>5.09690274</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" s="3">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>888</v>
-[...1 lines deleted...]
-      <c r="D140" s="3" t="s">
         <v>889</v>
       </c>
+      <c r="D140" s="3"/>
       <c r="E140" s="4">
-        <v>26200</v>
+        <v>13127</v>
       </c>
       <c r="F140" s="3" t="s">
         <v>890</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>891</v>
       </c>
       <c r="H140" s="3" t="s">
         <v>892</v>
       </c>
       <c r="I140" s="3" t="s">
         <v>893</v>
       </c>
       <c r="J140" s="3">
-        <v>44.5716393</v>
+        <v>43.42909701</v>
       </c>
       <c r="K140" s="3">
-        <v>4.7435035</v>
+        <v>5.23844004</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" s="3">
-        <v>113</v>
+        <v>50</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>894</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>895</v>
       </c>
-      <c r="D141" s="3"/>
+      <c r="D141" s="3" t="s">
+        <v>896</v>
+      </c>
       <c r="E141" s="4">
-        <v>84800</v>
+        <v>84100</v>
       </c>
       <c r="F141" s="3" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="G141" s="3" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="H141" s="3" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="I141" s="3" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="J141" s="3">
-        <v>43.9204794</v>
+        <v>44.11932729</v>
       </c>
       <c r="K141" s="3">
-        <v>5.0274198</v>
+        <v>4.83378997</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" s="3">
-        <v>192</v>
+        <v>82</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>901</v>
-[...2 lines deleted...]
-      <c r="E142" s="4" t="s">
         <v>902</v>
       </c>
+      <c r="D142" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="E142" s="4">
+        <v>26200</v>
+      </c>
       <c r="F142" s="3" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="G142" s="3" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="H142" s="3" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="I142" s="3" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="J142" s="3">
-        <v>44.56397166</v>
+        <v>44.5716393</v>
       </c>
       <c r="K142" s="3">
-        <v>6.08941913</v>
+        <v>4.7435035</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" s="3">
-        <v>193</v>
+        <v>113</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D143" s="3"/>
       <c r="E143" s="4">
-        <v>13200</v>
+        <v>84800</v>
       </c>
       <c r="F143" s="3" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="G143" s="3" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="H143" s="3" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="I143" s="3" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="J143" s="3">
-        <v>43.6992004</v>
+        <v>43.9204794</v>
       </c>
       <c r="K143" s="3">
-        <v>4.6361492</v>
+        <v>5.0274198</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" s="3">
-        <v>215</v>
+        <v>192</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>914</v>
-[...1 lines deleted...]
-      <c r="D144" s="3" t="s">
         <v>915</v>
       </c>
-      <c r="E144" s="4">
-        <v>13920</v>
+      <c r="D144" s="3"/>
+      <c r="E144" s="4" t="s">
+        <v>916</v>
       </c>
       <c r="F144" s="3" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="G144" s="3" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="H144" s="3" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="I144" s="3" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="J144" s="3">
-        <v>43.4380365</v>
+        <v>44.56397166</v>
       </c>
       <c r="K144" s="3">
-        <v>5.0385952</v>
+        <v>6.08941913</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" s="3">
-        <v>232</v>
+        <v>193</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="4">
-        <v>84200</v>
+        <v>13200</v>
       </c>
       <c r="F145" s="3" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="G145" s="3" t="s">
-        <v>923</v>
-[...1 lines deleted...]
-      <c r="H145" s="3"/>
+        <v>924</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>925</v>
+      </c>
       <c r="I145" s="3" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="J145" s="3">
-        <v>44.0412715</v>
+        <v>43.6992004</v>
       </c>
       <c r="K145" s="3">
-        <v>5.0411656</v>
+        <v>4.6361492</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" s="3">
-        <v>256</v>
+        <v>215</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="D146" s="3" t="s">
-        <v>927</v>
-[...2 lines deleted...]
-        <v>928</v>
+        <v>929</v>
+      </c>
+      <c r="E146" s="4">
+        <v>13920</v>
       </c>
       <c r="F146" s="3" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="G146" s="3" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="H146" s="3" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="I146" s="3" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="J146" s="3">
-        <v>43.8207185</v>
+        <v>43.4380365</v>
       </c>
       <c r="K146" s="3">
-        <v>5.7992363</v>
+        <v>5.0385952</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" s="3">
-        <v>264</v>
+        <v>232</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>934</v>
-[...1 lines deleted...]
-      <c r="D147" s="3" t="s">
         <v>935</v>
       </c>
-      <c r="E147" s="4" t="s">
+      <c r="D147" s="3"/>
+      <c r="E147" s="4">
+        <v>84200</v>
+      </c>
+      <c r="F147" s="3" t="s">
         <v>936</v>
       </c>
-      <c r="F147" s="3" t="s">
+      <c r="G147" s="3" t="s">
         <v>937</v>
       </c>
-      <c r="G147" s="3" t="s">
+      <c r="H147" s="3"/>
+      <c r="I147" s="3" t="s">
         <v>938</v>
       </c>
-      <c r="H147" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J147" s="3">
-        <v>44.0752732</v>
+        <v>44.0412715</v>
       </c>
       <c r="K147" s="3">
-        <v>6.1872315</v>
+        <v>5.0411656</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" s="3">
-        <v>339</v>
+        <v>256</v>
       </c>
       <c r="B148" s="3" t="s">
+        <v>939</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="D148" s="3" t="s">
         <v>941</v>
       </c>
-      <c r="C148" s="3" t="s">
+      <c r="E148" s="4" t="s">
         <v>942</v>
       </c>
-      <c r="D148" s="3" t="s">
+      <c r="F148" s="3" t="s">
         <v>943</v>
       </c>
-      <c r="E148" s="4">
-[...2 lines deleted...]
-      <c r="F148" s="3" t="s">
+      <c r="G148" s="3" t="s">
         <v>944</v>
       </c>
-      <c r="G148" s="3" t="s">
+      <c r="H148" s="3" t="s">
         <v>945</v>
       </c>
-      <c r="H148" s="3" t="s">
+      <c r="I148" s="3" t="s">
         <v>946</v>
       </c>
-      <c r="I148" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J148" s="3">
-        <v>44.36678191</v>
+        <v>43.8207185</v>
       </c>
       <c r="K148" s="3">
-        <v>4.72639754</v>
+        <v>5.7992363</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" s="3">
-        <v>354</v>
+        <v>264</v>
       </c>
       <c r="B149" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="C149" s="3" t="s">
         <v>948</v>
       </c>
-      <c r="C149" s="3" t="s">
+      <c r="D149" s="3" t="s">
         <v>949</v>
       </c>
-      <c r="D149" s="3"/>
       <c r="E149" s="4" t="s">
         <v>950</v>
       </c>
       <c r="F149" s="3" t="s">
         <v>951</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>952</v>
       </c>
-      <c r="H149" s="3"/>
+      <c r="H149" s="3" t="s">
+        <v>953</v>
+      </c>
       <c r="I149" s="3" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="J149" s="3">
-        <v>44.20724498</v>
+        <v>44.0752732</v>
       </c>
       <c r="K149" s="3">
-        <v>5.93232902</v>
+        <v>6.1872315</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" s="3">
-        <v>363</v>
+        <v>339</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>955</v>
-[...1 lines deleted...]
-      <c r="D150" s="3"/>
+        <v>956</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>957</v>
+      </c>
       <c r="E150" s="4">
-        <v>84400</v>
+        <v>26700</v>
       </c>
       <c r="F150" s="3" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="G150" s="3" t="s">
-        <v>957</v>
-[...1 lines deleted...]
-      <c r="H150" s="3"/>
+        <v>959</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>960</v>
+      </c>
       <c r="I150" s="3" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
       <c r="J150" s="3">
-        <v>43.89017487</v>
+        <v>44.36678191</v>
       </c>
       <c r="K150" s="3">
-        <v>5.37439394</v>
+        <v>4.72639754</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" s="3">
-        <v>802</v>
+        <v>354</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="D151" s="3"/>
-      <c r="E151" s="4">
-        <v>13290</v>
+      <c r="E151" s="4" t="s">
+        <v>964</v>
       </c>
       <c r="F151" s="3" t="s">
-        <v>857</v>
+        <v>965</v>
       </c>
       <c r="G151" s="3" t="s">
-        <v>961</v>
+        <v>966</v>
       </c>
       <c r="H151" s="3"/>
-      <c r="I151" s="3"/>
+      <c r="I151" s="3" t="s">
+        <v>967</v>
+      </c>
       <c r="J151" s="3">
-        <v>0</v>
+        <v>44.20724498</v>
       </c>
       <c r="K151" s="3">
-        <v>0</v>
+        <v>5.93232902</v>
       </c>
     </row>
     <row r="152" spans="1:11">
-      <c r="A152" s="1">
-[...28 lines deleted...]
-        <v>-0.4226431</v>
+      <c r="A152" s="3">
+        <v>363</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="D152" s="3"/>
+      <c r="E152" s="4">
+        <v>84400</v>
+      </c>
+      <c r="F152" s="3" t="s">
+        <v>970</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>971</v>
+      </c>
+      <c r="H152" s="3"/>
+      <c r="I152" s="3" t="s">
+        <v>972</v>
+      </c>
+      <c r="J152" s="3">
+        <v>43.89017487</v>
+      </c>
+      <c r="K152" s="3">
+        <v>5.37439394</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" s="3">
-        <v>7</v>
+        <v>802</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>968</v>
+        <v>973</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>969</v>
-[...3 lines deleted...]
-      </c>
+        <v>974</v>
+      </c>
+      <c r="D153" s="3"/>
       <c r="E153" s="4">
+        <v>13290</v>
+      </c>
+      <c r="F153" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="G153" s="3" t="s">
+        <v>975</v>
+      </c>
+      <c r="H153" s="3"/>
+      <c r="I153" s="3"/>
+      <c r="J153" s="3">
+        <v>0</v>
+      </c>
+      <c r="K153" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11">
+      <c r="A154" s="1">
+        <v>715</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="D154" s="1"/>
+      <c r="E154" s="2">
         <v>64600</v>
       </c>
-      <c r="F153" s="3" t="s">
-[...37 lines deleted...]
-      <c r="G154" s="3" t="s">
+      <c r="F154" s="1" t="s">
         <v>978</v>
       </c>
-      <c r="H154" s="3" t="s">
+      <c r="G154" s="1" t="s">
         <v>979</v>
       </c>
-      <c r="I154" s="3" t="s">
+      <c r="H154" s="1" t="s">
         <v>980</v>
       </c>
-      <c r="J154" s="3">
+      <c r="I154" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="J154" s="1">
         <v>43.3087466</v>
       </c>
-      <c r="K154" s="3">
+      <c r="K154" s="1">
         <v>-0.4226431</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" s="3">
-        <v>63</v>
+        <v>7</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>982</v>
-[...1 lines deleted...]
-      <c r="D155" s="3"/>
+        <v>983</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>984</v>
+      </c>
       <c r="E155" s="4">
-        <v>40000</v>
+        <v>64600</v>
       </c>
       <c r="F155" s="3" t="s">
-        <v>983</v>
+        <v>978</v>
       </c>
       <c r="G155" s="3" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="H155" s="3" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="I155" s="3" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="J155" s="3">
-        <v>43.90444787</v>
+        <v>43.495581</v>
       </c>
       <c r="K155" s="3">
-        <v>-0.46919346</v>
+        <v>-1.4966686</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" s="3">
-        <v>70</v>
+        <v>9</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="E156" s="4">
-        <v>40990</v>
+        <v>64143</v>
       </c>
       <c r="F156" s="3" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="G156" s="3" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="H156" s="3" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="I156" s="3" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="J156" s="3">
-        <v>43.72719649</v>
+        <v>43.3087466</v>
       </c>
       <c r="K156" s="3">
-        <v>-1.08195484</v>
+        <v>-0.4226431</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" s="3">
-        <v>138</v>
+        <v>63</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>995</v>
-[...1 lines deleted...]
-      <c r="D157" s="3" t="s">
         <v>996</v>
       </c>
+      <c r="D157" s="3"/>
       <c r="E157" s="4">
-        <v>64500</v>
+        <v>40000</v>
       </c>
       <c r="F157" s="3" t="s">
         <v>997</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>998</v>
       </c>
       <c r="H157" s="3" t="s">
         <v>999</v>
       </c>
       <c r="I157" s="3" t="s">
         <v>1000</v>
       </c>
       <c r="J157" s="3">
-        <v>43.410049</v>
+        <v>43.90444787</v>
       </c>
       <c r="K157" s="3">
-        <v>-1.61845297</v>
+        <v>-0.46919346</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" s="3">
-        <v>147</v>
+        <v>70</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>1001</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>1002</v>
       </c>
-      <c r="D158" s="3"/>
+      <c r="D158" s="3" t="s">
+        <v>1003</v>
+      </c>
       <c r="E158" s="4">
-        <v>64000</v>
+        <v>40990</v>
       </c>
       <c r="F158" s="3" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="G158" s="3" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="H158" s="3" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="I158" s="3" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="J158" s="3">
-        <v>43.3157225</v>
+        <v>43.72719649</v>
       </c>
       <c r="K158" s="3">
-        <v>-0.32722668</v>
+        <v>-1.08195484</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" s="3">
-        <v>220</v>
+        <v>138</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>1008</v>
-[...1 lines deleted...]
-      <c r="D159" s="3"/>
+        <v>1009</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>1010</v>
+      </c>
       <c r="E159" s="4">
-        <v>40150</v>
+        <v>64500</v>
       </c>
       <c r="F159" s="3" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="G159" s="3" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="H159" s="3" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="I159" s="3" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="J159" s="3">
-        <v>43.6723834</v>
+        <v>43.410049</v>
       </c>
       <c r="K159" s="3">
-        <v>-1.3835399</v>
+        <v>-1.61845297</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" s="3">
-        <v>291</v>
+        <v>147</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="D160" s="3"/>
       <c r="E160" s="4">
-        <v>64100</v>
+        <v>64000</v>
       </c>
       <c r="F160" s="3" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="G160" s="3" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="H160" s="3" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="I160" s="3" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="J160" s="3">
-        <v>43.49847217</v>
+        <v>43.3157225</v>
       </c>
       <c r="K160" s="3">
-        <v>-1.44750237</v>
+        <v>-0.32722668</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" s="3">
-        <v>299</v>
+        <v>220</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="D161" s="3"/>
       <c r="E161" s="4">
-        <v>64300</v>
+        <v>40150</v>
       </c>
       <c r="F161" s="3" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="G161" s="3" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="H161" s="3" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="I161" s="3" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="J161" s="3">
-        <v>43.46754391</v>
+        <v>43.6723834</v>
       </c>
       <c r="K161" s="3">
-        <v>-0.75005293</v>
+        <v>-1.3835399</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" s="3">
-        <v>315</v>
+        <v>291</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="D162" s="3"/>
       <c r="E162" s="4">
-        <v>40600</v>
+        <v>64100</v>
       </c>
       <c r="F162" s="3" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="G162" s="3" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="H162" s="3" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="I162" s="3" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="J162" s="3">
-        <v>44.38064</v>
+        <v>43.49847217</v>
       </c>
       <c r="K162" s="3">
-        <v>-1.14154</v>
+        <v>-1.44750237</v>
       </c>
     </row>
     <row r="163" spans="1:11">
-      <c r="A163" s="1">
-[...12 lines deleted...]
-      <c r="F163" s="1" t="s">
+      <c r="A163" s="3">
+        <v>299</v>
+      </c>
+      <c r="B163" s="3" t="s">
         <v>1033</v>
       </c>
-      <c r="G163" s="1" t="s">
+      <c r="C163" s="3" t="s">
         <v>1034</v>
       </c>
-      <c r="H163" s="1"/>
-      <c r="I163" s="1" t="s">
+      <c r="D163" s="3"/>
+      <c r="E163" s="4">
+        <v>64300</v>
+      </c>
+      <c r="F163" s="3" t="s">
         <v>1035</v>
       </c>
-      <c r="J163" s="1">
-[...3 lines deleted...]
-        <v>4.27366018</v>
+      <c r="G163" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I163" s="3" t="s">
+        <v>1038</v>
+      </c>
+      <c r="J163" s="3">
+        <v>43.46754391</v>
+      </c>
+      <c r="K163" s="3">
+        <v>-0.75005293</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" s="3">
-        <v>20</v>
+        <v>315</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>1037</v>
-[...3 lines deleted...]
-      </c>
+        <v>1040</v>
+      </c>
+      <c r="D164" s="3"/>
       <c r="E164" s="4">
-        <v>63100</v>
+        <v>40600</v>
       </c>
       <c r="F164" s="3" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="G164" s="3" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="H164" s="3" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="I164" s="3" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="J164" s="3">
-        <v>45.78149104</v>
+        <v>44.38064</v>
       </c>
       <c r="K164" s="3">
-        <v>3.13841791</v>
+        <v>-1.14154</v>
       </c>
     </row>
     <row r="165" spans="1:11">
-      <c r="A165" s="3">
-[...8 lines deleted...]
-      <c r="D165" s="3" t="s">
+      <c r="A165" s="1">
+        <v>716</v>
+      </c>
+      <c r="B165" s="1" t="s">
         <v>1045</v>
       </c>
-      <c r="E165" s="4">
-[...2 lines deleted...]
-      <c r="F165" s="3" t="s">
+      <c r="C165" s="1" t="s">
         <v>1046</v>
       </c>
-      <c r="G165" s="3" t="s">
+      <c r="D165" s="1"/>
+      <c r="E165" s="2">
+        <v>42100</v>
+      </c>
+      <c r="F165" s="1" t="s">
         <v>1047</v>
       </c>
-      <c r="H165" s="3" t="s">
+      <c r="G165" s="1" t="s">
         <v>1048</v>
       </c>
-      <c r="I165" s="3" t="s">
+      <c r="H165" s="1"/>
+      <c r="I165" s="1" t="s">
         <v>1049</v>
       </c>
-      <c r="J165" s="3">
-[...3 lines deleted...]
-        <v>4.2748995</v>
+      <c r="J165" s="1">
+        <v>45.5416004</v>
+      </c>
+      <c r="K165" s="1">
+        <v>4.27366018</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" s="3">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>1050</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>1051</v>
       </c>
-      <c r="D166" s="3"/>
-      <c r="E166" s="4" t="s">
+      <c r="D166" s="3" t="s">
         <v>1052</v>
+      </c>
+      <c r="E166" s="4">
+        <v>63100</v>
       </c>
       <c r="F166" s="3" t="s">
         <v>1053</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>1054</v>
       </c>
       <c r="H166" s="3" t="s">
         <v>1055</v>
       </c>
       <c r="I166" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="J166" s="3">
-        <v>46.16422067</v>
+        <v>45.78149104</v>
       </c>
       <c r="K166" s="3">
-        <v>3.41730595</v>
+        <v>3.13841791</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" s="3">
-        <v>85</v>
+        <v>36</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>1058</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>1059</v>
       </c>
       <c r="E167" s="4">
-        <v>42401</v>
+        <v>42160</v>
       </c>
       <c r="F167" s="3" t="s">
         <v>1060</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>1061</v>
       </c>
       <c r="H167" s="3" t="s">
         <v>1062</v>
       </c>
       <c r="I167" s="3" t="s">
         <v>1063</v>
       </c>
       <c r="J167" s="3">
-        <v>45.48656516</v>
+        <v>45.5418162</v>
       </c>
       <c r="K167" s="3">
-        <v>4.51854922</v>
+        <v>4.2748995</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" s="3">
-        <v>125</v>
+        <v>68</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>1064</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>1065</v>
       </c>
       <c r="D168" s="3"/>
-      <c r="E168" s="4">
-        <v>42100</v>
+      <c r="E168" s="4" t="s">
+        <v>1066</v>
       </c>
       <c r="F168" s="3" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="G168" s="3" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="H168" s="3" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="I168" s="3" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="J168" s="3">
-        <v>45.4351249</v>
+        <v>46.16422067</v>
       </c>
       <c r="K168" s="3">
-        <v>4.4184577</v>
+        <v>3.41730595</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" s="3">
-        <v>132</v>
+        <v>85</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>1071</v>
-[...1 lines deleted...]
-      <c r="D169" s="3"/>
+        <v>1072</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>1073</v>
+      </c>
       <c r="E169" s="4">
-        <v>42120</v>
+        <v>42401</v>
       </c>
       <c r="F169" s="3" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="G169" s="3" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="H169" s="3" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="I169" s="3" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="J169" s="3">
-        <v>46.01758218</v>
+        <v>45.48656516</v>
       </c>
       <c r="K169" s="3">
-        <v>4.09610628</v>
+        <v>4.51854922</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" s="3">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>1077</v>
-[...3 lines deleted...]
-      </c>
+        <v>1079</v>
+      </c>
+      <c r="D170" s="3"/>
       <c r="E170" s="4">
-        <v>63670</v>
+        <v>42100</v>
       </c>
       <c r="F170" s="3" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="G170" s="3" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="H170" s="3" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="I170" s="3" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="J170" s="3">
-        <v>45.71514879</v>
+        <v>45.4351249</v>
       </c>
       <c r="K170" s="3">
-        <v>3.15553256</v>
+        <v>4.4184577</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" s="3">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>1084</v>
-[...1 lines deleted...]
-      <c r="D171" s="3" t="s">
         <v>1085</v>
       </c>
+      <c r="D171" s="3"/>
       <c r="E171" s="4">
-        <v>42600</v>
+        <v>42120</v>
       </c>
       <c r="F171" s="3" t="s">
         <v>1086</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>1087</v>
       </c>
       <c r="H171" s="3" t="s">
         <v>1088</v>
       </c>
       <c r="I171" s="3" t="s">
         <v>1089</v>
       </c>
       <c r="J171" s="3">
-        <v>45.5980445</v>
+        <v>46.01758218</v>
       </c>
       <c r="K171" s="3">
-        <v>4.087954</v>
+        <v>4.09610628</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" s="3">
-        <v>230</v>
+        <v>137</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>1090</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>1091</v>
       </c>
-      <c r="D172" s="3"/>
+      <c r="D172" s="3" t="s">
+        <v>1092</v>
+      </c>
       <c r="E172" s="4">
-        <v>42000</v>
+        <v>63670</v>
       </c>
       <c r="F172" s="3" t="s">
-        <v>1066</v>
+        <v>1093</v>
       </c>
       <c r="G172" s="3" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="H172" s="3" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="I172" s="3" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="J172" s="3">
-        <v>45.45815898</v>
+        <v>45.71514879</v>
       </c>
       <c r="K172" s="3">
-        <v>4.40351665</v>
+        <v>3.15553256</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" s="3">
-        <v>245</v>
+        <v>143</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>1096</v>
-[...1 lines deleted...]
-      <c r="D173" s="3"/>
+        <v>1098</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>1099</v>
+      </c>
       <c r="E173" s="4">
-        <v>63200</v>
+        <v>42600</v>
       </c>
       <c r="F173" s="3" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="G173" s="3" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="H173" s="3" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="I173" s="3" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="J173" s="3">
-        <v>45.89018898</v>
+        <v>45.5980445</v>
       </c>
       <c r="K173" s="3">
-        <v>3.07264703</v>
+        <v>4.087954</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" s="3">
-        <v>248</v>
+        <v>230</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>1102</v>
-[...3 lines deleted...]
-      </c>
+        <v>1105</v>
+      </c>
+      <c r="D174" s="3"/>
       <c r="E174" s="4">
-        <v>42110</v>
+        <v>42000</v>
       </c>
       <c r="F174" s="3" t="s">
-        <v>1104</v>
+        <v>1080</v>
       </c>
       <c r="G174" s="3" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="H174" s="3" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="I174" s="3" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="J174" s="3">
-        <v>45.72194787</v>
+        <v>45.45815898</v>
       </c>
       <c r="K174" s="3">
-        <v>4.22475987</v>
+        <v>4.40351665</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" s="3">
-        <v>804</v>
+        <v>245</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="D175" s="3"/>
       <c r="E175" s="4">
-        <v>42000</v>
+        <v>63200</v>
       </c>
       <c r="F175" s="3" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="G175" s="3" t="s">
-        <v>1111</v>
-[...1 lines deleted...]
-      <c r="H175" s="3"/>
+        <v>1112</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>1113</v>
+      </c>
       <c r="I175" s="3" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="J175" s="3">
-        <v>0</v>
+        <v>45.89018898</v>
       </c>
       <c r="K175" s="3">
-        <v>0</v>
+        <v>3.07264703</v>
       </c>
     </row>
     <row r="176" spans="1:11">
-      <c r="A176" s="1">
-[...8 lines deleted...]
-      <c r="D176" s="1" t="s">
+      <c r="A176" s="3">
+        <v>248</v>
+      </c>
+      <c r="B176" s="3" t="s">
         <v>1115</v>
       </c>
-      <c r="E176" s="2">
-[...2 lines deleted...]
-      <c r="F176" s="1" t="s">
+      <c r="C176" s="3" t="s">
         <v>1116</v>
       </c>
-      <c r="G176" s="1" t="s">
+      <c r="D176" s="3" t="s">
         <v>1117</v>
       </c>
-      <c r="H176" s="1" t="s">
+      <c r="E176" s="4">
+        <v>42110</v>
+      </c>
+      <c r="F176" s="3" t="s">
         <v>1118</v>
       </c>
-      <c r="I176" s="1" t="s">
+      <c r="G176" s="3" t="s">
         <v>1119</v>
       </c>
-      <c r="J176" s="1">
-[...3 lines deleted...]
-        <v>-2.72021055</v>
+      <c r="H176" s="3" t="s">
+        <v>1120</v>
+      </c>
+      <c r="I176" s="3" t="s">
+        <v>1121</v>
+      </c>
+      <c r="J176" s="3">
+        <v>45.72194787</v>
+      </c>
+      <c r="K176" s="3">
+        <v>4.22475987</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" s="3">
-        <v>17</v>
+        <v>804</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>1121</v>
-[...3 lines deleted...]
-      </c>
+        <v>1123</v>
+      </c>
+      <c r="D177" s="3"/>
       <c r="E177" s="4">
-        <v>35510</v>
+        <v>42000</v>
       </c>
       <c r="F177" s="3" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="G177" s="3" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="H177" s="3" t="s">
         <v>1125</v>
       </c>
+      <c r="H177" s="3"/>
       <c r="I177" s="3" t="s">
         <v>1126</v>
       </c>
       <c r="J177" s="3">
-        <v>48.10493805</v>
+        <v>0</v>
       </c>
       <c r="K177" s="3">
-        <v>-1.6270709</v>
+        <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:11">
-      <c r="A178" s="3">
-[...2 lines deleted...]
-      <c r="B178" s="3" t="s">
+      <c r="A178" s="1">
+        <v>717</v>
+      </c>
+      <c r="B178" s="1" t="s">
         <v>1127</v>
       </c>
-      <c r="C178" s="3" t="s">
+      <c r="C178" s="1" t="s">
         <v>1128</v>
       </c>
-      <c r="D178" s="3" t="s">
+      <c r="D178" s="1" t="s">
         <v>1129</v>
       </c>
-      <c r="E178" s="4">
-[...2 lines deleted...]
-      <c r="F178" s="3" t="s">
+      <c r="E178" s="2">
+        <v>35000</v>
+      </c>
+      <c r="F178" s="1" t="s">
         <v>1130</v>
       </c>
-      <c r="G178" s="3" t="s">
+      <c r="G178" s="1" t="s">
         <v>1131</v>
       </c>
-      <c r="H178" s="3" t="s">
+      <c r="H178" s="1" t="s">
         <v>1132</v>
       </c>
-      <c r="I178" s="3" t="s">
+      <c r="I178" s="1" t="s">
         <v>1133</v>
       </c>
-      <c r="J178" s="3">
-[...3 lines deleted...]
-        <v>-0.73934555</v>
+      <c r="J178" s="1">
+        <v>48.48734426</v>
+      </c>
+      <c r="K178" s="1">
+        <v>-2.72021055</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" s="3">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>1134</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>1135</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>1136</v>
       </c>
       <c r="E179" s="4">
-        <v>35400</v>
+        <v>35510</v>
       </c>
       <c r="F179" s="3" t="s">
         <v>1137</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>1138</v>
       </c>
       <c r="H179" s="3" t="s">
         <v>1139</v>
       </c>
       <c r="I179" s="3" t="s">
         <v>1140</v>
       </c>
       <c r="J179" s="3">
-        <v>48.63146211</v>
+        <v>48.10493805</v>
       </c>
       <c r="K179" s="3">
-        <v>-1.98483467</v>
+        <v>-1.6270709</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" s="3">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>1141</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>1142</v>
       </c>
-      <c r="D180" s="3"/>
+      <c r="D180" s="3" t="s">
+        <v>1143</v>
+      </c>
       <c r="E180" s="4">
-        <v>53100</v>
+        <v>35400</v>
       </c>
       <c r="F180" s="3" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="G180" s="3" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="H180" s="3" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="I180" s="3" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="J180" s="3">
-        <v>48.2861361</v>
+        <v>48.63146211</v>
       </c>
       <c r="K180" s="3">
-        <v>-0.6147831</v>
+        <v>-1.98483467</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" s="3">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="D181" s="3" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="E181" s="4">
-        <v>72000</v>
+        <v>50000</v>
       </c>
       <c r="F181" s="3" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="G181" s="3" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="H181" s="3"/>
+        <v>1152</v>
+      </c>
+      <c r="H181" s="3" t="s">
+        <v>1153</v>
+      </c>
       <c r="I181" s="3" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="J181" s="3">
-        <v>47.96874234</v>
+        <v>49.1026637</v>
       </c>
       <c r="K181" s="3">
-        <v>0.17368913</v>
+        <v>-1.0702417</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" s="3">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="D182" s="3"/>
       <c r="E182" s="4">
-        <v>72200</v>
+        <v>50110</v>
       </c>
       <c r="F182" s="3" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="G182" s="3" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="H182" s="3" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="I182" s="3" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="J182" s="3">
-        <v>47.70674798</v>
+        <v>49.63635971</v>
       </c>
       <c r="K182" s="3">
-        <v>-0.09803197</v>
+        <v>-1.59453571</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" s="3">
-        <v>151</v>
+        <v>108</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="D183" s="3" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="E183" s="4">
-        <v>35000</v>
+        <v>50300</v>
       </c>
       <c r="F183" s="3" t="s">
-        <v>1116</v>
+        <v>1164</v>
       </c>
       <c r="G183" s="3" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="H183" s="3" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="I183" s="3" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="J183" s="3">
-        <v>48.10489506</v>
+        <v>48.67846563</v>
       </c>
       <c r="K183" s="3">
-        <v>-1.72558844</v>
+        <v>-1.33782148</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" s="3">
-        <v>197</v>
+        <v>151</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="D184" s="3" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
       <c r="E184" s="4">
-        <v>72400</v>
+        <v>35000</v>
       </c>
       <c r="F184" s="3" t="s">
-        <v>1168</v>
+        <v>1130</v>
       </c>
       <c r="G184" s="3" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="H184" s="3" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="I184" s="3" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="J184" s="3">
-        <v>48.1696604</v>
+        <v>48.10489506</v>
       </c>
       <c r="K184" s="3">
-        <v>0.6694983</v>
+        <v>-1.72558844</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" s="3">
         <v>209</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="D185" s="3" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="E185" s="4">
         <v>22100</v>
       </c>
       <c r="F185" s="3" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="G185" s="3" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="H185" s="3" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="I185" s="3" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="J185" s="3">
         <v>48.46929354</v>
       </c>
       <c r="K185" s="3">
         <v>-2.05504417</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" s="3">
-        <v>307</v>
+        <v>244</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>1180</v>
-[...1 lines deleted...]
-      <c r="D186" s="3"/>
+        <v>1182</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>1183</v>
+      </c>
       <c r="E186" s="4">
-        <v>35600</v>
+        <v>50200</v>
       </c>
       <c r="F186" s="3" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="G186" s="3" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="H186" s="3" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
       <c r="I186" s="3" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="J186" s="3">
-        <v>47.6702293</v>
+        <v>49.06874771</v>
       </c>
       <c r="K186" s="3">
-        <v>-2.0706201</v>
+        <v>-1.41862338</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" s="3">
-        <v>375</v>
+        <v>338</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="D187" s="3"/>
       <c r="E187" s="4">
+        <v>22400</v>
+      </c>
+      <c r="F187" s="3" t="s">
+        <v>1190</v>
+      </c>
+      <c r="G187" s="3" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H187" s="3" t="s">
+        <v>1192</v>
+      </c>
+      <c r="I187" s="3" t="s">
+        <v>1193</v>
+      </c>
+      <c r="J187" s="3">
+        <v>48.468404</v>
+      </c>
+      <c r="K187" s="3">
+        <v>-2.547353</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11">
+      <c r="A188" s="3">
+        <v>375</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D188" s="3"/>
+      <c r="E188" s="4">
         <v>35500</v>
       </c>
-      <c r="F187" s="3" t="s">
-[...9 lines deleted...]
-      <c r="J187" s="3">
+      <c r="F188" s="3" t="s">
+        <v>1196</v>
+      </c>
+      <c r="G188" s="3" t="s">
+        <v>1197</v>
+      </c>
+      <c r="H188" s="3"/>
+      <c r="I188" s="3" t="s">
+        <v>1198</v>
+      </c>
+      <c r="J188" s="3">
         <v>48.1209363</v>
       </c>
-      <c r="K187" s="3">
+      <c r="K188" s="3">
         <v>-1.1776501</v>
       </c>
     </row>
-    <row r="188" spans="1:11">
-      <c r="A188" s="1">
+    <row r="189" spans="1:11">
+      <c r="A189" s="1">
         <v>718</v>
       </c>
-      <c r="B188" s="1" t="s">
-[...8 lines deleted...]
-      <c r="E188" s="2">
+      <c r="B189" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E189" s="2">
         <v>83310</v>
       </c>
-      <c r="F188" s="1" t="s">
-[...11 lines deleted...]
-      <c r="J188" s="1">
+      <c r="F189" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="H189" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="I189" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="J189" s="1">
         <v>43.26817765</v>
       </c>
-      <c r="K188" s="1">
+      <c r="K189" s="1">
         <v>6.54817387</v>
-      </c>
-[...33 lines deleted...]
-        <v>6.71699166</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" s="3">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="D190" s="3" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="E190" s="4">
-        <v>83140</v>
+        <v>83600</v>
       </c>
       <c r="F190" s="3" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="G190" s="3" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="H190" s="3" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="I190" s="3" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="J190" s="3">
-        <v>43.108652</v>
+        <v>43.43974713</v>
       </c>
       <c r="K190" s="3">
-        <v>5.836465</v>
+        <v>6.71699166</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" s="3">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>1212</v>
-[...1 lines deleted...]
-      <c r="D191" s="3"/>
+        <v>1214</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>1215</v>
+      </c>
       <c r="E191" s="4">
-        <v>83400</v>
+        <v>83140</v>
       </c>
       <c r="F191" s="3" t="s">
-        <v>1213</v>
+        <v>1216</v>
       </c>
       <c r="G191" s="3" t="s">
-        <v>1214</v>
+        <v>1217</v>
       </c>
       <c r="H191" s="3" t="s">
-        <v>1215</v>
+        <v>1218</v>
       </c>
       <c r="I191" s="3" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="J191" s="3">
-        <v>43.1114391</v>
+        <v>43.108652</v>
       </c>
       <c r="K191" s="3">
-        <v>6.109745</v>
+        <v>5.836465</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" s="3">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>1218</v>
-[...3 lines deleted...]
-      </c>
+        <v>1221</v>
+      </c>
+      <c r="D192" s="3"/>
       <c r="E192" s="4">
-        <v>83310</v>
+        <v>83400</v>
       </c>
       <c r="F192" s="3" t="s">
-        <v>1193</v>
+        <v>1222</v>
       </c>
       <c r="G192" s="3" t="s">
-        <v>1220</v>
+        <v>1223</v>
       </c>
       <c r="H192" s="3" t="s">
-        <v>1221</v>
+        <v>1224</v>
       </c>
       <c r="I192" s="3" t="s">
-        <v>1222</v>
+        <v>1225</v>
       </c>
       <c r="J192" s="3">
-        <v>43.26845628</v>
+        <v>43.1114391</v>
       </c>
       <c r="K192" s="3">
-        <v>6.54828072</v>
+        <v>6.109745</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193" s="3">
-        <v>146</v>
+        <v>61</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>1223</v>
+        <v>1226</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>1224</v>
-[...1 lines deleted...]
-      <c r="D193" s="3"/>
+        <v>1227</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>1228</v>
+      </c>
       <c r="E193" s="4">
-        <v>83470</v>
+        <v>83310</v>
       </c>
       <c r="F193" s="3" t="s">
-        <v>1225</v>
+        <v>1202</v>
       </c>
       <c r="G193" s="3" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="H193" s="3" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="I193" s="3" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="J193" s="3">
-        <v>43.45632388</v>
+        <v>43.26845628</v>
       </c>
       <c r="K193" s="3">
-        <v>5.84158674</v>
+        <v>6.54828072</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" s="3">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>1230</v>
-[...3 lines deleted...]
-      </c>
+        <v>1233</v>
+      </c>
+      <c r="D194" s="3"/>
       <c r="E194" s="4">
-        <v>83160</v>
+        <v>83470</v>
       </c>
       <c r="F194" s="3" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="G194" s="3" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="H194" s="3" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="I194" s="3" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="J194" s="3">
-        <v>43.13788202</v>
+        <v>43.45632388</v>
       </c>
       <c r="K194" s="3">
-        <v>5.9951663</v>
+        <v>5.84158674</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195" s="3">
-        <v>194</v>
+        <v>160</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="D195" s="3" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="E195" s="4">
-        <v>83700</v>
+        <v>83160</v>
       </c>
       <c r="F195" s="3" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="G195" s="3" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="H195" s="3" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="I195" s="3" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="J195" s="3">
-        <v>43.43691776</v>
+        <v>43.13788202</v>
       </c>
       <c r="K195" s="3">
-        <v>6.79253115</v>
+        <v>5.9951663</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196" s="3">
-        <v>219</v>
+        <v>194</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>1244</v>
-[...1 lines deleted...]
-      <c r="D196" s="3"/>
+        <v>1246</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>1247</v>
+      </c>
       <c r="E196" s="4">
-        <v>83340</v>
+        <v>83700</v>
       </c>
       <c r="F196" s="3" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="G196" s="3" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="H196" s="3" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="I196" s="3" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="J196" s="3">
-        <v>43.39336998</v>
+        <v>43.43691776</v>
       </c>
       <c r="K196" s="3">
-        <v>6.31919903</v>
+        <v>6.79253115</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197" s="3">
-        <v>271</v>
+        <v>219</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="D197" s="3"/>
       <c r="E197" s="4">
-        <v>83120</v>
+        <v>83340</v>
       </c>
       <c r="F197" s="3" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="G197" s="3" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="H197" s="3" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
       <c r="I197" s="3" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="J197" s="3">
-        <v>43.31894903</v>
+        <v>43.39336998</v>
       </c>
       <c r="K197" s="3">
-        <v>6.62979841</v>
+        <v>6.31919903</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198" s="3">
-        <v>303</v>
+        <v>271</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>1256</v>
+        <v>1259</v>
       </c>
       <c r="D198" s="3"/>
       <c r="E198" s="4">
-        <v>83000</v>
+        <v>83120</v>
       </c>
       <c r="F198" s="3" t="s">
-        <v>1257</v>
+        <v>1260</v>
       </c>
       <c r="G198" s="3" t="s">
-        <v>1258</v>
+        <v>1261</v>
       </c>
       <c r="H198" s="3" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
       <c r="I198" s="3" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="J198" s="3">
-        <v>43.12880173</v>
+        <v>43.31894903</v>
       </c>
       <c r="K198" s="3">
-        <v>5.9395051</v>
+        <v>6.62979841</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199" s="3">
-        <v>349</v>
+        <v>303</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>1262</v>
+        <v>1265</v>
       </c>
       <c r="D199" s="3"/>
       <c r="E199" s="4">
-        <v>83980</v>
+        <v>83000</v>
       </c>
       <c r="F199" s="3" t="s">
-        <v>1263</v>
+        <v>1266</v>
       </c>
       <c r="G199" s="3" t="s">
-        <v>1264</v>
-[...1 lines deleted...]
-      <c r="H199" s="3"/>
+        <v>1267</v>
+      </c>
+      <c r="H199" s="3" t="s">
+        <v>1268</v>
+      </c>
       <c r="I199" s="3" t="s">
-        <v>1265</v>
+        <v>1269</v>
       </c>
       <c r="J199" s="3">
-        <v>43.1437139</v>
+        <v>43.12880173</v>
       </c>
       <c r="K199" s="3">
-        <v>6.3567628</v>
+        <v>5.9395051</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200" s="3">
-        <v>384</v>
+        <v>349</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>1266</v>
+        <v>1270</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>1267</v>
-[...3 lines deleted...]
-      </c>
+        <v>1271</v>
+      </c>
+      <c r="D200" s="3"/>
       <c r="E200" s="4">
-        <v>83270</v>
+        <v>83980</v>
       </c>
       <c r="F200" s="3" t="s">
-        <v>1269</v>
+        <v>1272</v>
       </c>
       <c r="G200" s="3" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="H200" s="3"/>
       <c r="I200" s="3" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
       <c r="J200" s="3">
+        <v>43.1437139</v>
+      </c>
+      <c r="K200" s="3">
+        <v>6.3567628</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11">
+      <c r="A201" s="3">
+        <v>384</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E201" s="4">
+        <v>83270</v>
+      </c>
+      <c r="F201" s="3" t="s">
+        <v>1278</v>
+      </c>
+      <c r="G201" s="3" t="s">
+        <v>1279</v>
+      </c>
+      <c r="H201" s="3"/>
+      <c r="I201" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="J201" s="3">
         <v>43.18352698</v>
       </c>
-      <c r="K200" s="3">
+      <c r="K201" s="3">
         <v>5.693482</v>
       </c>
     </row>
-    <row r="201" spans="1:11">
-      <c r="A201" s="1">
+    <row r="202" spans="1:11">
+      <c r="A202" s="1">
         <v>719</v>
       </c>
-      <c r="B201" s="1" t="s">
-[...6 lines deleted...]
-      <c r="E201" s="2">
+      <c r="B202" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D202" s="1"/>
+      <c r="E202" s="2">
         <v>45100</v>
       </c>
-      <c r="F201" s="1" t="s">
-[...11 lines deleted...]
-      <c r="J201" s="1">
+      <c r="F202" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H202" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="I202" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="J202" s="1">
         <v>47.92922604</v>
       </c>
-      <c r="K201" s="1">
+      <c r="K202" s="1">
         <v>1.96517944</v>
-      </c>
-[...33 lines deleted...]
-        <v>-0.509497</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203" s="3">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="D203" s="3" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="E203" s="4">
-        <v>37300</v>
+        <v>53021</v>
       </c>
       <c r="F203" s="3" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="G203" s="3" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="H203" s="3" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="I203" s="3" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="J203" s="3">
-        <v>47.34229789</v>
+        <v>48.08468036</v>
       </c>
       <c r="K203" s="3">
-        <v>0.63229322</v>
+        <v>-0.73934555</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" s="3">
-        <v>106</v>
+        <v>30</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="D204" s="3" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="E204" s="4">
-        <v>49300</v>
+        <v>49000</v>
       </c>
       <c r="F204" s="3" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="G204" s="3" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="H204" s="3" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="I204" s="3" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="J204" s="3">
-        <v>47.03184633</v>
+        <v>47.50337799</v>
       </c>
       <c r="K204" s="3">
-        <v>-0.91815233</v>
+        <v>-0.509497</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205" s="3">
-        <v>117</v>
+        <v>64</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="D205" s="3" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="E205" s="4">
-        <v>49400</v>
+        <v>86000</v>
       </c>
       <c r="F205" s="3" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="G205" s="3" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="H205" s="3" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="I205" s="3" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="J205" s="3">
-        <v>47.28218408</v>
+        <v>46.55264352</v>
       </c>
       <c r="K205" s="3">
-        <v>-0.05808592</v>
+        <v>0.29523343</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" s="3">
-        <v>123</v>
+        <v>78</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>1307</v>
-[...1 lines deleted...]
-      <c r="D206" s="3"/>
+        <v>1309</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>1310</v>
+      </c>
       <c r="E206" s="4">
-        <v>41000</v>
+        <v>37300</v>
       </c>
       <c r="F206" s="3" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
       <c r="G206" s="3" t="s">
-        <v>1309</v>
+        <v>1312</v>
       </c>
       <c r="H206" s="3" t="s">
-        <v>1310</v>
+        <v>1313</v>
       </c>
       <c r="I206" s="3" t="s">
-        <v>1311</v>
+        <v>1314</v>
       </c>
       <c r="J206" s="3">
-        <v>47.61359868</v>
+        <v>47.34229789</v>
       </c>
       <c r="K206" s="3">
-        <v>1.33048296</v>
+        <v>0.63229322</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" s="3">
-        <v>156</v>
+        <v>89</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>1312</v>
+        <v>1315</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>1313</v>
+        <v>1316</v>
       </c>
       <c r="D207" s="3"/>
       <c r="E207" s="4">
-        <v>58000</v>
+        <v>53100</v>
       </c>
       <c r="F207" s="3" t="s">
-        <v>1314</v>
+        <v>1317</v>
       </c>
       <c r="G207" s="3" t="s">
-        <v>1315</v>
+        <v>1318</v>
       </c>
       <c r="H207" s="3" t="s">
-        <v>1316</v>
+        <v>1319</v>
       </c>
       <c r="I207" s="3" t="s">
-        <v>1317</v>
+        <v>1320</v>
       </c>
       <c r="J207" s="3">
-        <v>46.9828331</v>
+        <v>48.2861361</v>
       </c>
       <c r="K207" s="3">
-        <v>3.2090837</v>
+        <v>-0.6147831</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" s="3">
-        <v>164</v>
+        <v>94</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="D208" s="3" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
       <c r="E208" s="4">
-        <v>45800</v>
+        <v>72000</v>
       </c>
       <c r="F208" s="3" t="s">
-        <v>1321</v>
+        <v>1324</v>
       </c>
       <c r="G208" s="3" t="s">
-        <v>1322</v>
-[...3 lines deleted...]
-      </c>
+        <v>1325</v>
+      </c>
+      <c r="H208" s="3"/>
       <c r="I208" s="3" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="J208" s="3">
-        <v>47.92186415</v>
+        <v>47.96874234</v>
       </c>
       <c r="K208" s="3">
-        <v>1.94822788</v>
+        <v>0.17368913</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209" s="3">
-        <v>165</v>
+        <v>95</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="C209" s="3" t="s">
-        <v>1326</v>
-[...3 lines deleted...]
-      </c>
+        <v>1328</v>
+      </c>
+      <c r="D209" s="3"/>
       <c r="E209" s="4">
-        <v>45700</v>
+        <v>72200</v>
       </c>
       <c r="F209" s="3" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="G209" s="3" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="H209" s="3" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="I209" s="3" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="J209" s="3">
-        <v>47.97614536</v>
+        <v>47.70674798</v>
       </c>
       <c r="K209" s="3">
-        <v>2.72061016</v>
+        <v>-0.09803197</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210" s="3">
-        <v>166</v>
+        <v>106</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="D210" s="3" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="E210" s="4">
-        <v>45140</v>
+        <v>49300</v>
       </c>
       <c r="F210" s="3" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="G210" s="3" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="H210" s="3" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="I210" s="3" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="J210" s="3">
-        <v>47.9063717</v>
+        <v>47.03184633</v>
       </c>
       <c r="K210" s="3">
-        <v>1.858943</v>
+        <v>-0.91815233</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" s="3">
-        <v>168</v>
+        <v>117</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="C211" s="3" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="D211" s="3" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="E211" s="4">
-        <v>49072</v>
+        <v>49400</v>
       </c>
       <c r="F211" s="3" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="G211" s="3" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="H211" s="3" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="I211" s="3" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="J211" s="3">
-        <v>47.46617912</v>
+        <v>47.28218408</v>
       </c>
       <c r="K211" s="3">
-        <v>-0.62720239</v>
+        <v>-0.05808592</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" s="3">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="D212" s="3" t="s">
-        <v>649</v>
+        <v>1349</v>
       </c>
       <c r="E212" s="4">
-        <v>37390</v>
+        <v>49072</v>
       </c>
       <c r="F212" s="3" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="G212" s="3" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="H212" s="3" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="I212" s="3" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="J212" s="3">
-        <v>47.44123693</v>
+        <v>47.46617912</v>
       </c>
       <c r="K212" s="3">
-        <v>0.69729817</v>
+        <v>-0.62720239</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" s="3">
-        <v>196</v>
+        <v>170</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="D213" s="3" t="s">
-        <v>1354</v>
+        <v>717</v>
       </c>
       <c r="E213" s="4">
-        <v>36000</v>
+        <v>37390</v>
       </c>
       <c r="F213" s="3" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="G213" s="3" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="H213" s="3" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="I213" s="3" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="J213" s="3">
-        <v>46.7931259</v>
+        <v>47.44123693</v>
       </c>
       <c r="K213" s="3">
-        <v>1.7091465</v>
+        <v>0.69729817</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" s="3">
-        <v>224</v>
+        <v>197</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="D214" s="3" t="s">
-        <v>1361</v>
-[...1 lines deleted...]
-      <c r="E214" s="4" t="s">
         <v>1362</v>
+      </c>
+      <c r="E214" s="4">
+        <v>72400</v>
       </c>
       <c r="F214" s="3" t="s">
         <v>1363</v>
       </c>
       <c r="G214" s="3" t="s">
         <v>1364</v>
       </c>
       <c r="H214" s="3" t="s">
         <v>1365</v>
       </c>
       <c r="I214" s="3" t="s">
         <v>1366</v>
       </c>
       <c r="J214" s="3">
-        <v>46.37119912</v>
+        <v>48.1696604</v>
       </c>
       <c r="K214" s="3">
-        <v>2.58895397</v>
+        <v>0.6694983</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215" s="3">
-        <v>235</v>
+        <v>372</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>1367</v>
       </c>
       <c r="C215" s="3" t="s">
         <v>1368</v>
       </c>
       <c r="D215" s="3"/>
       <c r="E215" s="4">
-        <v>18230</v>
+        <v>79300</v>
       </c>
       <c r="F215" s="3" t="s">
         <v>1369</v>
       </c>
       <c r="G215" s="3" t="s">
         <v>1370</v>
       </c>
       <c r="H215" s="3"/>
       <c r="I215" s="3" t="s">
         <v>1371</v>
       </c>
       <c r="J215" s="3">
-        <v>47.1072827</v>
+        <v>46.851436</v>
       </c>
       <c r="K215" s="3">
-        <v>2.3907872</v>
+        <v>-0.4612262</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216" s="1">
         <v>720</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>1372</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>1373</v>
       </c>
       <c r="D216" s="1"/>
       <c r="E216" s="2">
-        <v>95220</v>
+        <v>92390</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>1374</v>
       </c>
       <c r="G216" s="1"/>
       <c r="H216" s="1"/>
       <c r="I216" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="J216" s="1">
         <v>48.98365314</v>
       </c>
       <c r="K216" s="1">
         <v>2.45681763</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217" s="3">
-        <v>154</v>
+        <v>177</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>1376</v>
       </c>
       <c r="C217" s="3" t="s">
         <v>1377</v>
       </c>
       <c r="D217" s="3" t="s">
         <v>1378</v>
       </c>
       <c r="E217" s="4">
-        <v>77140</v>
+        <v>94460</v>
       </c>
       <c r="F217" s="3" t="s">
         <v>1379</v>
       </c>
       <c r="G217" s="3" t="s">
         <v>1380</v>
       </c>
       <c r="H217" s="3" t="s">
         <v>1381</v>
       </c>
       <c r="I217" s="3" t="s">
         <v>1382</v>
       </c>
       <c r="J217" s="3">
-        <v>48.276131</v>
+        <v>48.75115243</v>
       </c>
       <c r="K217" s="3">
-        <v>2.70739</v>
+        <v>2.45525122</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218" s="3">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="C218" s="3" t="s">
         <v>1384</v>
       </c>
-      <c r="D218" s="3" t="s">
+      <c r="D218" s="3"/>
+      <c r="E218" s="4">
+        <v>93110</v>
+      </c>
+      <c r="F218" s="3" t="s">
         <v>1385</v>
       </c>
-      <c r="E218" s="4">
-[...2 lines deleted...]
-      <c r="F218" s="3" t="s">
+      <c r="G218" s="3" t="s">
         <v>1386</v>
       </c>
-      <c r="G218" s="3" t="s">
+      <c r="H218" s="3" t="s">
         <v>1387</v>
       </c>
-      <c r="H218" s="3" t="s">
+      <c r="I218" s="3" t="s">
         <v>1388</v>
       </c>
-      <c r="I218" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J218" s="3">
-        <v>48.77717746</v>
+        <v>48.88412008</v>
       </c>
       <c r="K218" s="3">
-        <v>2.59620667</v>
+        <v>2.49020576</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219" s="3">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="B219" s="3" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C219" s="3" t="s">
         <v>1390</v>
-      </c>
-[...1 lines deleted...]
-        <v>1391</v>
       </c>
       <c r="D219" s="3"/>
       <c r="E219" s="4">
-        <v>77100</v>
+        <v>95500</v>
       </c>
       <c r="F219" s="3" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G219" s="3" t="s">
         <v>1392</v>
       </c>
-      <c r="G219" s="3" t="s">
+      <c r="H219" s="3" t="s">
         <v>1393</v>
       </c>
-      <c r="H219" s="3" t="s">
+      <c r="I219" s="3" t="s">
         <v>1394</v>
       </c>
-      <c r="I219" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J219" s="3">
-        <v>48.96028543</v>
+        <v>48.98351232</v>
       </c>
       <c r="K219" s="3">
-        <v>2.91478872</v>
+        <v>2.45705366</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" s="3">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="B220" s="3" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C220" s="3" t="s">
         <v>1396</v>
-      </c>
-[...1 lines deleted...]
-        <v>1397</v>
       </c>
       <c r="D220" s="3"/>
       <c r="E220" s="4">
-        <v>91090</v>
+        <v>75010</v>
       </c>
       <c r="F220" s="3" t="s">
+        <v>1397</v>
+      </c>
+      <c r="G220" s="3" t="s">
         <v>1398</v>
       </c>
-      <c r="G220" s="3" t="s">
+      <c r="H220" s="3" t="s">
         <v>1399</v>
       </c>
-      <c r="H220" s="3" t="s">
+      <c r="I220" s="3" t="s">
         <v>1400</v>
       </c>
-      <c r="I220" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J220" s="3">
-        <v>48.61031325</v>
+        <v>48.8716592</v>
       </c>
       <c r="K220" s="3">
-        <v>2.42940545</v>
+        <v>2.36480713</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221" s="3">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="B221" s="3" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C221" s="3" t="s">
         <v>1402</v>
       </c>
-      <c r="C221" s="3" t="s">
+      <c r="D221" s="3"/>
+      <c r="E221" s="4">
+        <v>92220</v>
+      </c>
+      <c r="F221" s="3" t="s">
         <v>1403</v>
       </c>
-      <c r="D221" s="3" t="s">
+      <c r="G221" s="3" t="s">
         <v>1404</v>
       </c>
-      <c r="E221" s="4">
-[...2 lines deleted...]
-      <c r="F221" s="3" t="s">
+      <c r="H221" s="3" t="s">
         <v>1405</v>
       </c>
-      <c r="G221" s="3" t="s">
+      <c r="I221" s="3" t="s">
         <v>1406</v>
       </c>
-      <c r="H221" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J221" s="3">
-        <v>48.75115243</v>
+        <v>48.80287949</v>
       </c>
       <c r="K221" s="3">
-        <v>2.45525122</v>
+        <v>2.29470921</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" s="3">
-        <v>178</v>
+        <v>308</v>
       </c>
       <c r="B222" s="3" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D222" s="3"/>
+      <c r="E222" s="4">
+        <v>93300</v>
+      </c>
+      <c r="F222" s="3" t="s">
         <v>1409</v>
       </c>
-      <c r="C222" s="3" t="s">
+      <c r="G222" s="3" t="s">
         <v>1410</v>
       </c>
-      <c r="D222" s="3" t="s">
+      <c r="H222" s="3" t="s">
         <v>1411</v>
       </c>
-      <c r="E222" s="4">
-[...2 lines deleted...]
-      <c r="F222" s="3" t="s">
+      <c r="I222" s="3" t="s">
         <v>1412</v>
       </c>
-      <c r="G222" s="3" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="J222" s="3">
-        <v>48.53134201</v>
+        <v>48.90374355</v>
       </c>
       <c r="K222" s="3">
-        <v>2.68960102</v>
+        <v>2.38660008</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" s="3">
-        <v>185</v>
+        <v>332</v>
       </c>
       <c r="B223" s="3" t="s">
-        <v>1415</v>
+        <v>1413</v>
       </c>
       <c r="C223" s="3" t="s">
-        <v>1416</v>
+        <v>1414</v>
       </c>
       <c r="D223" s="3"/>
       <c r="E223" s="4">
-        <v>95500</v>
+        <v>75014</v>
       </c>
       <c r="F223" s="3" t="s">
+        <v>1397</v>
+      </c>
+      <c r="G223" s="3" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H223" s="3" t="s">
+        <v>1416</v>
+      </c>
+      <c r="I223" s="3" t="s">
         <v>1417</v>
       </c>
-      <c r="G223" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J223" s="3">
-        <v>48.98351232</v>
+        <v>48.834795</v>
       </c>
       <c r="K223" s="3">
-        <v>2.45705366</v>
+        <v>2.326649</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" s="3">
-        <v>188</v>
+        <v>340</v>
       </c>
       <c r="B224" s="3" t="s">
-        <v>1421</v>
+        <v>1418</v>
       </c>
       <c r="C224" s="3" t="s">
-        <v>1422</v>
+        <v>1419</v>
       </c>
       <c r="D224" s="3"/>
       <c r="E224" s="4">
-        <v>75010</v>
+        <v>75013</v>
       </c>
       <c r="F224" s="3" t="s">
-        <v>1423</v>
+        <v>1397</v>
       </c>
       <c r="G224" s="3" t="s">
-        <v>1424</v>
+        <v>1420</v>
       </c>
       <c r="H224" s="3" t="s">
-        <v>1425</v>
+        <v>1421</v>
       </c>
       <c r="I224" s="3" t="s">
-        <v>1426</v>
+        <v>1422</v>
       </c>
       <c r="J224" s="3">
-        <v>48.8716592</v>
+        <v>48.82647897</v>
       </c>
       <c r="K224" s="3">
-        <v>2.36480713</v>
+        <v>2.38229021</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" s="3">
-        <v>242</v>
+        <v>346</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>1427</v>
+        <v>1423</v>
       </c>
       <c r="C225" s="3" t="s">
-        <v>1428</v>
+        <v>1373</v>
       </c>
       <c r="D225" s="3"/>
       <c r="E225" s="4">
-        <v>91120</v>
+        <v>92390</v>
       </c>
       <c r="F225" s="3" t="s">
-        <v>1429</v>
+        <v>1374</v>
       </c>
       <c r="G225" s="3" t="s">
-        <v>1430</v>
+        <v>1424</v>
       </c>
       <c r="H225" s="3" t="s">
-        <v>1431</v>
+        <v>1425</v>
       </c>
       <c r="I225" s="3" t="s">
-        <v>1432</v>
+        <v>1426</v>
       </c>
       <c r="J225" s="3">
-        <v>48.71317001</v>
+        <v>48.92845868</v>
       </c>
       <c r="K225" s="3">
-        <v>2.25543503</v>
+        <v>2.32604584</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" s="3">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>1433</v>
+        <v>1427</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>1434</v>
+        <v>1428</v>
       </c>
       <c r="D226" s="3"/>
       <c r="E226" s="4">
-        <v>75014</v>
+        <v>94500</v>
       </c>
       <c r="F226" s="3" t="s">
-        <v>1423</v>
+        <v>1429</v>
       </c>
       <c r="G226" s="3" t="s">
-        <v>1435</v>
-[...3 lines deleted...]
-      </c>
+        <v>1430</v>
+      </c>
+      <c r="H226" s="3"/>
       <c r="I226" s="3" t="s">
-        <v>1437</v>
+        <v>1431</v>
       </c>
       <c r="J226" s="3">
-        <v>48.834795</v>
+        <v>48.817259</v>
       </c>
       <c r="K226" s="3">
-        <v>2.326649</v>
+        <v>2.531882</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" s="3">
-        <v>340</v>
+        <v>878</v>
       </c>
       <c r="B227" s="3" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C227" s="3"/>
+      <c r="D227" s="3"/>
+      <c r="E227" s="4"/>
+      <c r="F227" s="3" t="s">
+        <v>1433</v>
+      </c>
+      <c r="G227" s="3"/>
+      <c r="H227" s="3"/>
+      <c r="I227" s="3"/>
+      <c r="J227" s="3">
+        <v>48.9931578</v>
+      </c>
+      <c r="K227" s="3">
+        <v>1.909928</v>
+      </c>
+    </row>
+    <row r="228" spans="1:11">
+      <c r="A228" s="1">
+        <v>721</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D228" s="1"/>
+      <c r="E228" s="2">
+        <v>77000</v>
+      </c>
+      <c r="F228" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H228" s="1" t="s">
         <v>1438</v>
       </c>
-      <c r="C227" s="3" t="s">
+      <c r="I228" s="1" t="s">
         <v>1439</v>
       </c>
-      <c r="D227" s="3"/>
-[...54 lines deleted...]
-        <v>2.5608329</v>
+      <c r="J228" s="1">
+        <v>48.9738977</v>
+      </c>
+      <c r="K228" s="1">
+        <v>1.8550712</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" s="3">
-        <v>344</v>
+        <v>154</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>1450</v>
+        <v>1440</v>
       </c>
       <c r="C229" s="3" t="s">
-        <v>1451</v>
-[...1 lines deleted...]
-      <c r="D229" s="3"/>
+        <v>1441</v>
+      </c>
+      <c r="D229" s="3" t="s">
+        <v>1442</v>
+      </c>
       <c r="E229" s="4">
-        <v>91310</v>
+        <v>77140</v>
       </c>
       <c r="F229" s="3" t="s">
-        <v>1452</v>
+        <v>1443</v>
       </c>
       <c r="G229" s="3" t="s">
-        <v>1453</v>
-[...1 lines deleted...]
-      <c r="H229" s="3"/>
+        <v>1444</v>
+      </c>
+      <c r="H229" s="3" t="s">
+        <v>1445</v>
+      </c>
       <c r="I229" s="3" t="s">
-        <v>1454</v>
+        <v>1446</v>
       </c>
       <c r="J229" s="3">
-        <v>48.6495529</v>
+        <v>48.276131</v>
       </c>
       <c r="K229" s="3">
-        <v>2.2737521</v>
+        <v>2.70739</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" s="3">
-        <v>348</v>
+        <v>171</v>
       </c>
       <c r="B230" s="3" t="s">
-        <v>1455</v>
+        <v>1447</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>1456</v>
-[...1 lines deleted...]
-      <c r="D230" s="3"/>
+        <v>1448</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>1449</v>
+      </c>
       <c r="E230" s="4">
-        <v>94500</v>
+        <v>77340</v>
       </c>
       <c r="F230" s="3" t="s">
-        <v>1457</v>
+        <v>1450</v>
       </c>
       <c r="G230" s="3" t="s">
-        <v>1458</v>
-[...1 lines deleted...]
-      <c r="H230" s="3"/>
+        <v>1451</v>
+      </c>
+      <c r="H230" s="3" t="s">
+        <v>1452</v>
+      </c>
       <c r="I230" s="3" t="s">
-        <v>1459</v>
+        <v>1453</v>
       </c>
       <c r="J230" s="3">
-        <v>48.817259</v>
+        <v>48.77717746</v>
       </c>
       <c r="K230" s="3">
-        <v>2.531882</v>
+        <v>2.59620667</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" s="3">
-        <v>878</v>
+        <v>172</v>
       </c>
       <c r="B231" s="3" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D231" s="3"/>
+      <c r="E231" s="4">
+        <v>77100</v>
+      </c>
+      <c r="F231" s="3" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G231" s="3" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H231" s="3" t="s">
+        <v>1458</v>
+      </c>
+      <c r="I231" s="3" t="s">
+        <v>1459</v>
+      </c>
+      <c r="J231" s="3">
+        <v>48.96028543</v>
+      </c>
+      <c r="K231" s="3">
+        <v>2.91478872</v>
+      </c>
+    </row>
+    <row r="232" spans="1:11">
+      <c r="A232" s="3">
+        <v>174</v>
+      </c>
+      <c r="B232" s="3" t="s">
         <v>1460</v>
       </c>
-      <c r="C231" s="3"/>
-[...2 lines deleted...]
-      <c r="F231" s="3" t="s">
+      <c r="C232" s="3" t="s">
         <v>1461</v>
       </c>
-      <c r="G231" s="3"/>
-[...13 lines deleted...]
-      <c r="B232" s="1" t="s">
+      <c r="D232" s="3"/>
+      <c r="E232" s="4">
+        <v>91090</v>
+      </c>
+      <c r="F232" s="3" t="s">
         <v>1462</v>
       </c>
-      <c r="C232" s="1" t="s">
+      <c r="G232" s="3" t="s">
         <v>1463</v>
       </c>
-      <c r="D232" s="1" t="s">
+      <c r="H232" s="3" t="s">
         <v>1464</v>
       </c>
-      <c r="E232" s="2">
-[...2 lines deleted...]
-      <c r="F232" s="1" t="s">
+      <c r="I232" s="3" t="s">
         <v>1465</v>
       </c>
-      <c r="G232" s="1" t="s">
+      <c r="J232" s="3">
+        <v>48.61031325</v>
+      </c>
+      <c r="K232" s="3">
+        <v>2.42940545</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11">
+      <c r="A233" s="3">
+        <v>178</v>
+      </c>
+      <c r="B233" s="3" t="s">
         <v>1466</v>
       </c>
-      <c r="H232" s="1" t="s">
+      <c r="C233" s="3" t="s">
         <v>1467</v>
       </c>
-      <c r="I232" s="1" t="s">
+      <c r="D233" s="3" t="s">
         <v>1468</v>
       </c>
-      <c r="J232" s="1">
-[...10 lines deleted...]
-      <c r="B233" s="1" t="s">
+      <c r="E233" s="4">
+        <v>77000</v>
+      </c>
+      <c r="F233" s="3" t="s">
         <v>1469</v>
       </c>
-      <c r="C233" s="1" t="s">
+      <c r="G233" s="3" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H233" s="3"/>
+      <c r="I233" s="3" t="s">
         <v>1470</v>
       </c>
-      <c r="D233" s="1" t="s">
-[...21 lines deleted...]
-        <v>3.8652631</v>
+      <c r="J233" s="3">
+        <v>48.53134201</v>
+      </c>
+      <c r="K233" s="3">
+        <v>2.68960102</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" s="3">
-        <v>32</v>
+        <v>242</v>
       </c>
       <c r="B234" s="3" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D234" s="3"/>
+      <c r="E234" s="4">
+        <v>91120</v>
+      </c>
+      <c r="F234" s="3" t="s">
+        <v>1473</v>
+      </c>
+      <c r="G234" s="3" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H234" s="3" t="s">
         <v>1475</v>
       </c>
-      <c r="C234" s="3" t="s">
+      <c r="I234" s="3" t="s">
         <v>1476</v>
       </c>
-      <c r="D234" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J234" s="3">
-        <v>43.5871955</v>
+        <v>48.71317001</v>
       </c>
       <c r="K234" s="3">
-        <v>3.9399164</v>
+        <v>2.25543503</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" s="3">
-        <v>39</v>
+        <v>343</v>
       </c>
       <c r="B235" s="3" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E235" s="4">
+        <v>77127</v>
+      </c>
+      <c r="F235" s="3" t="s">
+        <v>1480</v>
+      </c>
+      <c r="G235" s="3" t="s">
+        <v>1481</v>
+      </c>
+      <c r="H235" s="3" t="s">
         <v>1482</v>
       </c>
-      <c r="C235" s="3" t="s">
+      <c r="I235" s="3" t="s">
         <v>1483</v>
       </c>
-      <c r="D235" s="3"/>
-[...14 lines deleted...]
-      </c>
       <c r="J235" s="3">
-        <v>43.8078757</v>
+        <v>48.6210777</v>
       </c>
       <c r="K235" s="3">
-        <v>4.3162737</v>
+        <v>2.5608329</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" s="3">
-        <v>105</v>
+        <v>344</v>
       </c>
       <c r="B236" s="3" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D236" s="3"/>
+      <c r="E236" s="4">
+        <v>91310</v>
+      </c>
+      <c r="F236" s="3" t="s">
+        <v>1486</v>
+      </c>
+      <c r="G236" s="3" t="s">
+        <v>1487</v>
+      </c>
+      <c r="H236" s="3"/>
+      <c r="I236" s="3" t="s">
         <v>1488</v>
       </c>
-      <c r="C236" s="3" t="s">
+      <c r="J236" s="3">
+        <v>48.6495529</v>
+      </c>
+      <c r="K236" s="3">
+        <v>2.2737521</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11">
+      <c r="A237" s="1">
+        <v>723</v>
+      </c>
+      <c r="B237" s="1" t="s">
         <v>1489</v>
       </c>
-      <c r="D236" s="3" t="s">
+      <c r="C237" s="1" t="s">
         <v>1490</v>
       </c>
-      <c r="E236" s="4">
-[...5 lines deleted...]
-      <c r="G236" s="3" t="s">
+      <c r="D237" s="1" t="s">
         <v>1491</v>
       </c>
-      <c r="H236" s="3" t="s">
+      <c r="E237" s="2">
+        <v>34070</v>
+      </c>
+      <c r="F237" s="1" t="s">
         <v>1492</v>
       </c>
-      <c r="I236" s="3" t="s">
+      <c r="G237" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H237" s="1" t="s">
         <v>1493</v>
       </c>
-      <c r="J236" s="3">
-[...10 lines deleted...]
-      <c r="B237" s="3" t="s">
+      <c r="I237" s="1" t="s">
         <v>1494</v>
       </c>
-      <c r="C237" s="3" t="s">
-[...22 lines deleted...]
-        <v>4.0854013</v>
+      <c r="J237" s="1">
+        <v>43.579748</v>
+      </c>
+      <c r="K237" s="1">
+        <v>3.8652631</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" s="3">
-        <v>213</v>
+        <v>32</v>
       </c>
       <c r="B238" s="3" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E238" s="4">
+        <v>34135</v>
+      </c>
+      <c r="F238" s="3" t="s">
+        <v>1498</v>
+      </c>
+      <c r="G238" s="3" t="s">
+        <v>1499</v>
+      </c>
+      <c r="H238" s="3" t="s">
         <v>1500</v>
       </c>
-      <c r="C238" s="3" t="s">
+      <c r="I238" s="3" t="s">
         <v>1501</v>
       </c>
-      <c r="D238" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J238" s="3">
-        <v>43.58004888</v>
+        <v>43.5871955</v>
       </c>
       <c r="K238" s="3">
-        <v>3.86534214</v>
+        <v>3.9399164</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" s="3">
-        <v>227</v>
+        <v>39</v>
       </c>
       <c r="B239" s="3" t="s">
-        <v>1506</v>
+        <v>1502</v>
       </c>
       <c r="C239" s="3" t="s">
-        <v>1507</v>
+        <v>1503</v>
       </c>
       <c r="D239" s="3"/>
       <c r="E239" s="4">
-        <v>34400</v>
+        <v>30900</v>
       </c>
       <c r="F239" s="3" t="s">
-        <v>1508</v>
+        <v>1504</v>
       </c>
       <c r="G239" s="3" t="s">
-        <v>1509</v>
+        <v>1505</v>
       </c>
       <c r="H239" s="3" t="s">
-        <v>1510</v>
+        <v>1506</v>
       </c>
       <c r="I239" s="3" t="s">
-        <v>1511</v>
+        <v>1507</v>
       </c>
       <c r="J239" s="3">
-        <v>43.6831962</v>
+        <v>43.8078757</v>
       </c>
       <c r="K239" s="3">
-        <v>4.1445918</v>
+        <v>4.3162737</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" s="3">
-        <v>261</v>
+        <v>105</v>
       </c>
       <c r="B240" s="3" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D240" s="3" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E240" s="4">
+        <v>34197</v>
+      </c>
+      <c r="F240" s="3" t="s">
+        <v>1492</v>
+      </c>
+      <c r="G240" s="3" t="s">
+        <v>1511</v>
+      </c>
+      <c r="H240" s="3" t="s">
         <v>1512</v>
       </c>
-      <c r="C240" s="3" t="s">
+      <c r="I240" s="3" t="s">
         <v>1513</v>
       </c>
-      <c r="D240" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J240" s="3">
-        <v>43.8657539</v>
+        <v>43.64040197</v>
       </c>
       <c r="K240" s="3">
-        <v>4.43918467</v>
+        <v>3.82900357</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" s="3">
-        <v>292</v>
+        <v>167</v>
       </c>
       <c r="B241" s="3" t="s">
-        <v>1519</v>
+        <v>1514</v>
       </c>
       <c r="C241" s="3" t="s">
-        <v>1520</v>
+        <v>1515</v>
       </c>
       <c r="D241" s="3"/>
       <c r="E241" s="4">
-        <v>30100</v>
+        <v>30520</v>
       </c>
       <c r="F241" s="3" t="s">
-        <v>1521</v>
+        <v>1516</v>
       </c>
       <c r="G241" s="3" t="s">
-        <v>1522</v>
+        <v>1517</v>
       </c>
       <c r="H241" s="3" t="s">
-        <v>1523</v>
+        <v>1518</v>
       </c>
       <c r="I241" s="3" t="s">
-        <v>1524</v>
+        <v>1519</v>
       </c>
       <c r="J241" s="3">
-        <v>44.11085</v>
+        <v>44.15809392</v>
       </c>
       <c r="K241" s="3">
-        <v>4.11006</v>
+        <v>4.0854013</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242" s="3">
-        <v>304</v>
+        <v>213</v>
       </c>
       <c r="B242" s="3" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D242" s="3" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E242" s="4">
+        <v>34070</v>
+      </c>
+      <c r="F242" s="3" t="s">
+        <v>1492</v>
+      </c>
+      <c r="G242" s="3" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H242" s="3" t="s">
+        <v>1524</v>
+      </c>
+      <c r="I242" s="3" t="s">
         <v>1525</v>
       </c>
-      <c r="C242" s="3" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="J242" s="3">
-        <v>43.62191038</v>
+        <v>43.58004888</v>
       </c>
       <c r="K242" s="3">
-        <v>3.4529686</v>
+        <v>3.86534214</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" s="3">
-        <v>345</v>
+        <v>227</v>
       </c>
       <c r="B243" s="3" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D243" s="3"/>
+      <c r="E243" s="4">
+        <v>34400</v>
+      </c>
+      <c r="F243" s="3" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G243" s="3" t="s">
+        <v>1529</v>
+      </c>
+      <c r="H243" s="3" t="s">
+        <v>1530</v>
+      </c>
+      <c r="I243" s="3" t="s">
         <v>1531</v>
       </c>
-      <c r="C243" s="3" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="J243" s="3">
-        <v>43.6709962</v>
+        <v>43.6831962</v>
       </c>
       <c r="K243" s="3">
-        <v>3.9745304</v>
+        <v>4.1445918</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244" s="3">
-        <v>379</v>
+        <v>261</v>
       </c>
       <c r="B244" s="3" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E244" s="4">
+        <v>30320</v>
+      </c>
+      <c r="F244" s="3" t="s">
+        <v>1535</v>
+      </c>
+      <c r="G244" s="3" t="s">
+        <v>1536</v>
+      </c>
+      <c r="H244" s="3" t="s">
         <v>1537</v>
       </c>
-      <c r="C244" s="3" t="s">
+      <c r="I244" s="3" t="s">
         <v>1538</v>
       </c>
-      <c r="D244" s="3" t="s">
+      <c r="J244" s="3">
+        <v>43.8657539</v>
+      </c>
+      <c r="K244" s="3">
+        <v>4.43918467</v>
+      </c>
+    </row>
+    <row r="245" spans="1:11">
+      <c r="A245" s="3">
+        <v>292</v>
+      </c>
+      <c r="B245" s="3" t="s">
         <v>1539</v>
       </c>
-      <c r="E244" s="4">
-[...2 lines deleted...]
-      <c r="F244" s="3" t="s">
+      <c r="C245" s="3" t="s">
         <v>1540</v>
       </c>
-      <c r="G244" s="3" t="s">
+      <c r="D245" s="3"/>
+      <c r="E245" s="4">
+        <v>30100</v>
+      </c>
+      <c r="F245" s="3" t="s">
         <v>1541</v>
       </c>
-      <c r="H244" s="3"/>
-      <c r="I244" s="3" t="s">
+      <c r="G245" s="3" t="s">
         <v>1542</v>
       </c>
-      <c r="J244" s="3">
-[...10 lines deleted...]
-      <c r="B245" s="1" t="s">
+      <c r="H245" s="3" t="s">
         <v>1543</v>
       </c>
-      <c r="C245" s="1" t="s">
-[...24 lines deleted...]
-        <v>0.6616655</v>
+      <c r="I245" s="3" t="s">
+        <v>1544</v>
+      </c>
+      <c r="J245" s="3">
+        <v>44.11085</v>
+      </c>
+      <c r="K245" s="3">
+        <v>4.11006</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246" s="3">
-        <v>8</v>
+        <v>304</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="C246" s="3" t="s">
-        <v>1545</v>
-[...1 lines deleted...]
-      <c r="D246" s="3" t="s">
         <v>1546</v>
       </c>
+      <c r="D246" s="3"/>
       <c r="E246" s="4">
-        <v>17200</v>
+        <v>34800</v>
       </c>
       <c r="F246" s="3" t="s">
         <v>1547</v>
       </c>
       <c r="G246" s="3" t="s">
         <v>1548</v>
       </c>
       <c r="H246" s="3" t="s">
         <v>1549</v>
       </c>
       <c r="I246" s="3" t="s">
         <v>1550</v>
       </c>
       <c r="J246" s="3">
-        <v>45.63308109</v>
+        <v>43.62191038</v>
       </c>
       <c r="K246" s="3">
-        <v>-0.99190235</v>
+        <v>3.4529686</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" s="3">
-        <v>11</v>
+        <v>345</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>1551</v>
       </c>
       <c r="C247" s="3" t="s">
         <v>1552</v>
       </c>
-      <c r="D247" s="3"/>
+      <c r="D247" s="3" t="s">
+        <v>1553</v>
+      </c>
       <c r="E247" s="4">
-        <v>16160</v>
+        <v>34160</v>
       </c>
       <c r="F247" s="3" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="G247" s="3" t="s">
-        <v>1554</v>
-[...1 lines deleted...]
-      <c r="H247" s="3" t="s">
         <v>1555</v>
       </c>
+      <c r="H247" s="3"/>
       <c r="I247" s="3" t="s">
         <v>1556</v>
       </c>
       <c r="J247" s="3">
-        <v>45.67105908</v>
+        <v>43.6709962</v>
       </c>
       <c r="K247" s="3">
-        <v>0.17889261</v>
+        <v>3.9745304</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248" s="3">
-        <v>31</v>
+        <v>379</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>1557</v>
       </c>
       <c r="C248" s="3" t="s">
         <v>1558</v>
       </c>
-      <c r="D248" s="3"/>
+      <c r="D248" s="3" t="s">
+        <v>1559</v>
+      </c>
       <c r="E248" s="4">
-        <v>24430</v>
+        <v>30200</v>
       </c>
       <c r="F248" s="3" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="G248" s="3" t="s">
-        <v>1560</v>
-[...1 lines deleted...]
-      <c r="H248" s="3" t="s">
         <v>1561</v>
       </c>
+      <c r="H248" s="3"/>
       <c r="I248" s="3" t="s">
         <v>1562</v>
       </c>
       <c r="J248" s="3">
-        <v>45.19621555</v>
+        <v>44.15484975</v>
       </c>
       <c r="K248" s="3">
-        <v>0.66316849</v>
+        <v>4.64088692</v>
       </c>
     </row>
     <row r="249" spans="1:11">
-      <c r="A249" s="3">
-[...2 lines deleted...]
-      <c r="B249" s="3" t="s">
+      <c r="A249" s="1">
+        <v>726</v>
+      </c>
+      <c r="B249" s="1" t="s">
         <v>1563</v>
       </c>
-      <c r="C249" s="3" t="s">
-[...24 lines deleted...]
-        <v>-1.10376656</v>
+      <c r="C249" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E249" s="2">
+        <v>33300</v>
+      </c>
+      <c r="F249" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H249" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="I249" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="J249" s="1">
+        <v>45.196063</v>
+      </c>
+      <c r="K249" s="1">
+        <v>0.6616655</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" s="3">
-        <v>118</v>
+        <v>8</v>
       </c>
       <c r="B250" s="3" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C250" s="3" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D250" s="3" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E250" s="4">
+        <v>17200</v>
+      </c>
+      <c r="F250" s="3" t="s">
+        <v>1567</v>
+      </c>
+      <c r="G250" s="3" t="s">
+        <v>1568</v>
+      </c>
+      <c r="H250" s="3" t="s">
+        <v>1569</v>
+      </c>
+      <c r="I250" s="3" t="s">
         <v>1570</v>
       </c>
-      <c r="C250" s="3" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="J250" s="3">
-        <v>45.67951513</v>
+        <v>45.63308109</v>
       </c>
       <c r="K250" s="3">
-        <v>-0.31030476</v>
+        <v>-0.99190235</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" s="3">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="B251" s="3" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C251" s="3" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D251" s="3"/>
+      <c r="E251" s="4">
+        <v>16160</v>
+      </c>
+      <c r="F251" s="3" t="s">
+        <v>1573</v>
+      </c>
+      <c r="G251" s="3" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H251" s="3" t="s">
+        <v>1575</v>
+      </c>
+      <c r="I251" s="3" t="s">
         <v>1576</v>
       </c>
-      <c r="C251" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J251" s="3">
-        <v>45.87195491</v>
+        <v>45.67105908</v>
       </c>
       <c r="K251" s="3">
-        <v>1.26964727</v>
+        <v>0.17889261</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" s="3">
-        <v>144</v>
+        <v>31</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>1582</v>
+        <v>1577</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>1583</v>
+        <v>1578</v>
       </c>
       <c r="D252" s="3"/>
       <c r="E252" s="4">
-        <v>17100</v>
+        <v>24430</v>
       </c>
       <c r="F252" s="3" t="s">
-        <v>1584</v>
+        <v>1579</v>
       </c>
       <c r="G252" s="3" t="s">
-        <v>1585</v>
+        <v>1580</v>
       </c>
       <c r="H252" s="3" t="s">
-        <v>1586</v>
+        <v>1581</v>
       </c>
       <c r="I252" s="3" t="s">
-        <v>1587</v>
+        <v>1582</v>
       </c>
       <c r="J252" s="3">
-        <v>45.74480001</v>
+        <v>45.19621555</v>
       </c>
       <c r="K252" s="3">
-        <v>-0.66389501</v>
+        <v>0.66316849</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" s="3">
-        <v>208</v>
+        <v>38</v>
       </c>
       <c r="B253" s="3" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C253" s="3" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D253" s="3" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E253" s="4">
+        <v>17182</v>
+      </c>
+      <c r="F253" s="3" t="s">
+        <v>1586</v>
+      </c>
+      <c r="G253" s="3" t="s">
+        <v>1587</v>
+      </c>
+      <c r="H253" s="3" t="s">
         <v>1588</v>
       </c>
-      <c r="C253" s="3" t="s">
+      <c r="I253" s="3" t="s">
         <v>1589</v>
       </c>
-      <c r="D253" s="3" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="J253" s="3">
-        <v>45.95170168</v>
+        <v>46.1605572</v>
       </c>
       <c r="K253" s="3">
-        <v>-0.89532137</v>
+        <v>-1.10376656</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" s="3">
-        <v>231</v>
+        <v>118</v>
       </c>
       <c r="B254" s="3" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D254" s="3"/>
+      <c r="E254" s="4">
+        <v>16100</v>
+      </c>
+      <c r="F254" s="3" t="s">
+        <v>1592</v>
+      </c>
+      <c r="G254" s="3" t="s">
+        <v>1593</v>
+      </c>
+      <c r="H254" s="3" t="s">
         <v>1594</v>
       </c>
-      <c r="C254" s="3" t="s">
+      <c r="I254" s="3" t="s">
         <v>1595</v>
       </c>
-      <c r="D254" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J254" s="3">
-        <v>44.8778601</v>
+        <v>45.67951513</v>
       </c>
       <c r="K254" s="3">
-        <v>1.2141172</v>
+        <v>-0.31030476</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" s="3">
-        <v>267</v>
+        <v>120</v>
       </c>
       <c r="B255" s="3" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C255" s="3" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D255" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E255" s="4">
+        <v>87280</v>
+      </c>
+      <c r="F255" s="3" t="s">
+        <v>1598</v>
+      </c>
+      <c r="G255" s="3" t="s">
+        <v>1599</v>
+      </c>
+      <c r="H255" s="3" t="s">
+        <v>1600</v>
+      </c>
+      <c r="I255" s="3" t="s">
         <v>1601</v>
       </c>
-      <c r="C255" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J255" s="3">
-        <v>44.84890175</v>
+        <v>45.87195491</v>
       </c>
       <c r="K255" s="3">
-        <v>0.53575516</v>
+        <v>1.26964727</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" s="3">
-        <v>290</v>
+        <v>144</v>
       </c>
       <c r="B256" s="3" t="s">
-        <v>1608</v>
+        <v>1602</v>
       </c>
       <c r="C256" s="3" t="s">
-        <v>1609</v>
-[...3 lines deleted...]
-      </c>
+        <v>1603</v>
+      </c>
+      <c r="D256" s="3"/>
       <c r="E256" s="4">
-        <v>19100</v>
+        <v>17100</v>
       </c>
       <c r="F256" s="3" t="s">
-        <v>1611</v>
+        <v>1604</v>
       </c>
       <c r="G256" s="3" t="s">
-        <v>1612</v>
+        <v>1605</v>
       </c>
       <c r="H256" s="3" t="s">
-        <v>1613</v>
+        <v>1606</v>
       </c>
       <c r="I256" s="3" t="s">
-        <v>1614</v>
+        <v>1607</v>
       </c>
       <c r="J256" s="3">
-        <v>45.150898</v>
+        <v>45.74480001</v>
       </c>
       <c r="K256" s="3">
-        <v>1.492137</v>
+        <v>-0.66389501</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" s="3">
-        <v>362</v>
+        <v>208</v>
       </c>
       <c r="B257" s="3" t="s">
-        <v>1615</v>
+        <v>1608</v>
       </c>
       <c r="C257" s="3" t="s">
-        <v>1616</v>
+        <v>1609</v>
       </c>
       <c r="D257" s="3" t="s">
-        <v>1617</v>
+        <v>1610</v>
       </c>
       <c r="E257" s="4">
-        <v>17550</v>
+        <v>17430</v>
       </c>
       <c r="F257" s="3" t="s">
-        <v>1618</v>
+        <v>1611</v>
       </c>
       <c r="G257" s="3" t="s">
-        <v>1619</v>
+        <v>1612</v>
       </c>
       <c r="H257" s="3"/>
       <c r="I257" s="3" t="s">
+        <v>1613</v>
+      </c>
+      <c r="J257" s="3">
+        <v>45.95170168</v>
+      </c>
+      <c r="K257" s="3">
+        <v>-0.89532137</v>
+      </c>
+    </row>
+    <row r="258" spans="1:11">
+      <c r="A258" s="3">
+        <v>231</v>
+      </c>
+      <c r="B258" s="3" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C258" s="3" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D258" s="3" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E258" s="4">
+        <v>24200</v>
+      </c>
+      <c r="F258" s="3" t="s">
+        <v>1617</v>
+      </c>
+      <c r="G258" s="3" t="s">
+        <v>1618</v>
+      </c>
+      <c r="H258" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="I258" s="3" t="s">
         <v>1620</v>
       </c>
-      <c r="J257" s="3">
-[...38 lines deleted...]
-        <v>6.1292938</v>
+      <c r="J258" s="3">
+        <v>44.8778601</v>
+      </c>
+      <c r="K258" s="3">
+        <v>1.2141172</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" s="3">
-        <v>5</v>
+        <v>267</v>
       </c>
       <c r="B259" s="3" t="s">
-        <v>1628</v>
+        <v>1621</v>
       </c>
       <c r="C259" s="3" t="s">
-        <v>1629</v>
+        <v>1622</v>
       </c>
       <c r="D259" s="3" t="s">
-        <v>1630</v>
+        <v>1623</v>
       </c>
       <c r="E259" s="4">
-        <v>74960</v>
+        <v>24100</v>
       </c>
       <c r="F259" s="3" t="s">
-        <v>1631</v>
+        <v>1624</v>
       </c>
       <c r="G259" s="3" t="s">
-        <v>1632</v>
+        <v>1625</v>
       </c>
       <c r="H259" s="3" t="s">
-        <v>1633</v>
+        <v>1626</v>
       </c>
       <c r="I259" s="3" t="s">
-        <v>1634</v>
+        <v>1627</v>
       </c>
       <c r="J259" s="3">
-        <v>45.8951</v>
+        <v>44.84890175</v>
       </c>
       <c r="K259" s="3">
-        <v>6.08796</v>
+        <v>0.53575516</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" s="3">
-        <v>6</v>
+        <v>290</v>
       </c>
       <c r="B260" s="3" t="s">
-        <v>1635</v>
+        <v>1628</v>
       </c>
       <c r="C260" s="3" t="s">
-        <v>1636</v>
+        <v>1629</v>
       </c>
       <c r="D260" s="3" t="s">
-        <v>1637</v>
+        <v>1630</v>
       </c>
       <c r="E260" s="4">
-        <v>74100</v>
+        <v>19100</v>
       </c>
       <c r="F260" s="3" t="s">
-        <v>1638</v>
+        <v>1631</v>
       </c>
       <c r="G260" s="3" t="s">
-        <v>1639</v>
+        <v>1632</v>
       </c>
       <c r="H260" s="3" t="s">
-        <v>1640</v>
+        <v>1633</v>
       </c>
       <c r="I260" s="3" t="s">
-        <v>1641</v>
+        <v>1634</v>
       </c>
       <c r="J260" s="3">
-        <v>46.19644571</v>
+        <v>45.150898</v>
       </c>
       <c r="K260" s="3">
-        <v>6.25843048</v>
+        <v>1.492137</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" s="3">
-        <v>21</v>
+        <v>362</v>
       </c>
       <c r="B261" s="3" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D261" s="3" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E261" s="4">
+        <v>17550</v>
+      </c>
+      <c r="F261" s="3" t="s">
+        <v>1638</v>
+      </c>
+      <c r="G261" s="3" t="s">
+        <v>1639</v>
+      </c>
+      <c r="H261" s="3"/>
+      <c r="I261" s="3" t="s">
+        <v>1640</v>
+      </c>
+      <c r="J261" s="3">
+        <v>45.9038034</v>
+      </c>
+      <c r="K261" s="3">
+        <v>-1.2624039</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11">
+      <c r="A262" s="1">
+        <v>727</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C262" s="1" t="s">
         <v>1642</v>
       </c>
-      <c r="C261" s="3" t="s">
+      <c r="D262" s="1" t="s">
         <v>1643</v>
       </c>
-      <c r="D261" s="3"/>
-[...3 lines deleted...]
-      <c r="F261" s="3" t="s">
+      <c r="E262" s="2">
+        <v>74960</v>
+      </c>
+      <c r="F262" s="1" t="s">
         <v>1644</v>
       </c>
-      <c r="G261" s="3" t="s">
+      <c r="G262" s="1" t="s">
         <v>1645</v>
       </c>
-      <c r="H261" s="3" t="s">
+      <c r="H262" s="1" t="s">
         <v>1646</v>
       </c>
-      <c r="I261" s="3" t="s">
+      <c r="I262" s="1" t="s">
         <v>1647</v>
       </c>
-      <c r="J261" s="3">
-[...38 lines deleted...]
-        <v>5.2293813</v>
+      <c r="J262" s="1">
+        <v>45.9394772</v>
+      </c>
+      <c r="K262" s="1">
+        <v>6.1292938</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263" s="3">
-        <v>212</v>
+        <v>5</v>
       </c>
       <c r="B263" s="3" t="s">
-        <v>1656</v>
+        <v>1648</v>
       </c>
       <c r="C263" s="3" t="s">
-        <v>1657</v>
-[...1 lines deleted...]
-      <c r="D263" s="3"/>
+        <v>1649</v>
+      </c>
+      <c r="D263" s="3" t="s">
+        <v>1650</v>
+      </c>
       <c r="E263" s="4">
-        <v>74200</v>
+        <v>74960</v>
       </c>
       <c r="F263" s="3" t="s">
-        <v>1658</v>
+        <v>1651</v>
       </c>
       <c r="G263" s="3" t="s">
-        <v>1659</v>
+        <v>1652</v>
       </c>
       <c r="H263" s="3" t="s">
-        <v>1660</v>
+        <v>1653</v>
       </c>
       <c r="I263" s="3" t="s">
-        <v>1661</v>
+        <v>1654</v>
       </c>
       <c r="J263" s="3">
-        <v>46.35327419</v>
+        <v>45.8951</v>
       </c>
       <c r="K263" s="3">
-        <v>6.44061685</v>
+        <v>6.08796</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" s="3">
-        <v>237</v>
+        <v>6</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>1662</v>
+        <v>1655</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>1663</v>
-[...1 lines deleted...]
-      <c r="D264" s="3"/>
+        <v>1656</v>
+      </c>
+      <c r="D264" s="3" t="s">
+        <v>1657</v>
+      </c>
       <c r="E264" s="4">
-        <v>74700</v>
+        <v>74100</v>
       </c>
       <c r="F264" s="3" t="s">
-        <v>1664</v>
+        <v>1658</v>
       </c>
       <c r="G264" s="3" t="s">
-        <v>1665</v>
+        <v>1659</v>
       </c>
       <c r="H264" s="3" t="s">
-        <v>1666</v>
+        <v>1660</v>
       </c>
       <c r="I264" s="3" t="s">
-        <v>1667</v>
+        <v>1661</v>
       </c>
       <c r="J264" s="3">
-        <v>45.95448513</v>
+        <v>46.19644571</v>
       </c>
       <c r="K264" s="3">
-        <v>6.6342593</v>
+        <v>6.25843048</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" s="3">
-        <v>239</v>
+        <v>21</v>
       </c>
       <c r="B265" s="3" t="s">
-        <v>1668</v>
+        <v>1662</v>
       </c>
       <c r="C265" s="3" t="s">
-        <v>1669</v>
+        <v>1663</v>
       </c>
       <c r="D265" s="3"/>
       <c r="E265" s="4">
-        <v>74370</v>
+        <v>74300</v>
       </c>
       <c r="F265" s="3" t="s">
-        <v>1670</v>
+        <v>1664</v>
       </c>
       <c r="G265" s="3" t="s">
-        <v>1671</v>
+        <v>1665</v>
       </c>
       <c r="H265" s="3" t="s">
-        <v>1672</v>
+        <v>1666</v>
       </c>
       <c r="I265" s="3" t="s">
-        <v>1673</v>
+        <v>1667</v>
       </c>
       <c r="J265" s="3">
-        <v>45.9405662</v>
+        <v>46.07346322</v>
       </c>
       <c r="K265" s="3">
-        <v>6.12788379</v>
+        <v>6.57024197</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266" s="3">
-        <v>260</v>
+        <v>29</v>
       </c>
       <c r="B266" s="3" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C266" s="3" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D266" s="3" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E266" s="4" t="s">
+        <v>1671</v>
+      </c>
+      <c r="F266" s="3" t="s">
+        <v>1672</v>
+      </c>
+      <c r="G266" s="3" t="s">
+        <v>1673</v>
+      </c>
+      <c r="H266" s="3" t="s">
         <v>1674</v>
       </c>
-      <c r="C266" s="3" t="s">
+      <c r="I266" s="3" t="s">
         <v>1675</v>
       </c>
-      <c r="D266" s="3"/>
-[...14 lines deleted...]
-      </c>
       <c r="J266" s="3">
-        <v>45.96388897</v>
+        <v>46.2189869</v>
       </c>
       <c r="K266" s="3">
-        <v>5.33639431</v>
+        <v>5.2293813</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267" s="3">
-        <v>281</v>
+        <v>212</v>
       </c>
       <c r="B267" s="3" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D267" s="3"/>
+      <c r="E267" s="4">
+        <v>74200</v>
+      </c>
+      <c r="F267" s="3" t="s">
+        <v>1678</v>
+      </c>
+      <c r="G267" s="3" t="s">
+        <v>1679</v>
+      </c>
+      <c r="H267" s="3" t="s">
+        <v>1680</v>
+      </c>
+      <c r="I267" s="3" t="s">
         <v>1681</v>
       </c>
-      <c r="C267" s="3" t="s">
+      <c r="J267" s="3">
+        <v>46.35327419</v>
+      </c>
+      <c r="K267" s="3">
+        <v>6.44061685</v>
+      </c>
+    </row>
+    <row r="268" spans="1:11">
+      <c r="A268" s="3">
+        <v>237</v>
+      </c>
+      <c r="B268" s="3" t="s">
         <v>1682</v>
       </c>
-      <c r="D267" s="3"/>
-      <c r="E267" s="4" t="s">
+      <c r="C268" s="3" t="s">
         <v>1683</v>
       </c>
-      <c r="F267" s="3" t="s">
+      <c r="D268" s="3"/>
+      <c r="E268" s="4">
+        <v>74700</v>
+      </c>
+      <c r="F268" s="3" t="s">
         <v>1684</v>
       </c>
-      <c r="G267" s="3" t="s">
+      <c r="G268" s="3" t="s">
         <v>1685</v>
       </c>
-      <c r="H267" s="3" t="s">
+      <c r="H268" s="3" t="s">
         <v>1686</v>
       </c>
-      <c r="I267" s="3" t="s">
+      <c r="I268" s="3" t="s">
         <v>1687</v>
       </c>
-      <c r="J267" s="3">
-[...32 lines deleted...]
-        <v>2.1193479</v>
+      <c r="J268" s="3">
+        <v>45.95448513</v>
+      </c>
+      <c r="K268" s="3">
+        <v>6.6342593</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269" s="3">
-        <v>173</v>
+        <v>239</v>
       </c>
       <c r="B269" s="3" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D269" s="3"/>
+      <c r="E269" s="4">
+        <v>74370</v>
+      </c>
+      <c r="F269" s="3" t="s">
         <v>1690</v>
       </c>
-      <c r="C269" s="3" t="s">
+      <c r="G269" s="3" t="s">
         <v>1691</v>
       </c>
-      <c r="D269" s="3" t="s">
+      <c r="H269" s="3" t="s">
         <v>1692</v>
       </c>
-      <c r="E269" s="4">
-[...5 lines deleted...]
-      <c r="G269" s="3" t="s">
+      <c r="I269" s="3" t="s">
         <v>1693</v>
       </c>
-      <c r="H269" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J269" s="3">
-        <v>48.9738977</v>
+        <v>45.9405662</v>
       </c>
       <c r="K269" s="3">
-        <v>1.8550712</v>
+        <v>6.12788379</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" s="3">
-        <v>176</v>
+        <v>260</v>
       </c>
       <c r="B270" s="3" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D270" s="3"/>
+      <c r="E270" s="4" t="s">
         <v>1696</v>
       </c>
-      <c r="C270" s="3" t="s">
+      <c r="F270" s="3" t="s">
         <v>1697</v>
       </c>
-      <c r="D270" s="3" t="s">
+      <c r="G270" s="3" t="s">
         <v>1698</v>
       </c>
-      <c r="E270" s="4">
-[...2 lines deleted...]
-      <c r="F270" s="3" t="s">
+      <c r="H270" s="3" t="s">
         <v>1699</v>
       </c>
-      <c r="G270" s="3" t="s">
+      <c r="I270" s="3" t="s">
         <v>1700</v>
       </c>
-      <c r="H270" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J270" s="3">
-        <v>49.03794531</v>
+        <v>45.96388897</v>
       </c>
       <c r="K270" s="3">
-        <v>2.11920261</v>
+        <v>5.33639431</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271" s="3">
-        <v>179</v>
+        <v>281</v>
       </c>
       <c r="B271" s="3" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D271" s="3"/>
+      <c r="E271" s="4" t="s">
         <v>1703</v>
       </c>
-      <c r="C271" s="3" t="s">
+      <c r="F271" s="3" t="s">
         <v>1704</v>
       </c>
-      <c r="D271" s="3"/>
-[...3 lines deleted...]
-      <c r="F271" s="3" t="s">
+      <c r="G271" s="3" t="s">
         <v>1705</v>
       </c>
-      <c r="G271" s="3" t="s">
+      <c r="H271" s="3" t="s">
         <v>1706</v>
       </c>
-      <c r="H271" s="3" t="s">
+      <c r="I271" s="3" t="s">
         <v>1707</v>
       </c>
-      <c r="I271" s="3" t="s">
+      <c r="J271" s="3">
+        <v>46.2550217</v>
+      </c>
+      <c r="K271" s="3">
+        <v>6.0265568</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11">
+      <c r="A272" s="1">
+        <v>729</v>
+      </c>
+      <c r="B272" s="1" t="s">
         <v>1708</v>
       </c>
-      <c r="J271" s="3">
-[...10 lines deleted...]
-      <c r="B272" s="3" t="s">
+      <c r="C272" s="1" t="s">
         <v>1709</v>
       </c>
-      <c r="C272" s="3" t="s">
+      <c r="D272" s="1"/>
+      <c r="E272" s="2">
+        <v>95220</v>
+      </c>
+      <c r="F272" s="1" t="s">
         <v>1710</v>
       </c>
-      <c r="D272" s="3"/>
-[...3 lines deleted...]
-      <c r="F272" s="3" t="s">
+      <c r="G272" s="1"/>
+      <c r="H272" s="1"/>
+      <c r="I272" s="1" t="s">
         <v>1711</v>
       </c>
-      <c r="G272" s="3" t="s">
-[...12 lines deleted...]
-        <v>1.917284</v>
+      <c r="J272" s="1">
+        <v>49.037557</v>
+      </c>
+      <c r="K272" s="1">
+        <v>2.1193479</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" s="3">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="B273" s="3" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D273" s="3" t="s">
+        <v>1714</v>
+      </c>
+      <c r="E273" s="4">
+        <v>78410</v>
+      </c>
+      <c r="F273" s="3" t="s">
         <v>1715</v>
       </c>
-      <c r="C273" s="3" t="s">
+      <c r="G273" s="3" t="s">
         <v>1716</v>
       </c>
-      <c r="D273" s="3"/>
-[...3 lines deleted...]
-      <c r="F273" s="3" t="s">
+      <c r="H273" s="3" t="s">
         <v>1717</v>
       </c>
-      <c r="G273" s="3" t="s">
+      <c r="I273" s="3" t="s">
         <v>1718</v>
       </c>
-      <c r="H273" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J273" s="3">
-        <v>48.88412008</v>
+        <v>48.9738977</v>
       </c>
       <c r="K273" s="3">
-        <v>2.49020576</v>
+        <v>1.8550712</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274" s="3">
-        <v>189</v>
+        <v>176</v>
       </c>
       <c r="B274" s="3" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D274" s="3" t="s">
         <v>1721</v>
       </c>
-      <c r="C274" s="3" t="s">
+      <c r="E274" s="4">
+        <v>95310</v>
+      </c>
+      <c r="F274" s="3" t="s">
         <v>1722</v>
       </c>
-      <c r="D274" s="3"/>
-[...3 lines deleted...]
-      <c r="F274" s="3" t="s">
+      <c r="G274" s="3" t="s">
         <v>1723</v>
       </c>
-      <c r="G274" s="3" t="s">
+      <c r="H274" s="3" t="s">
         <v>1724</v>
       </c>
-      <c r="H274" s="3" t="s">
+      <c r="I274" s="3" t="s">
         <v>1725</v>
       </c>
-      <c r="I274" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J274" s="3">
-        <v>48.80287949</v>
+        <v>49.03794531</v>
       </c>
       <c r="K274" s="3">
-        <v>2.29470921</v>
+        <v>2.11920261</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" s="3">
-        <v>246</v>
+        <v>179</v>
       </c>
       <c r="B275" s="3" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C275" s="3" t="s">
         <v>1727</v>
       </c>
-      <c r="C275" s="3" t="s">
+      <c r="D275" s="3"/>
+      <c r="E275" s="4">
+        <v>95100</v>
+      </c>
+      <c r="F275" s="3" t="s">
         <v>1728</v>
       </c>
-      <c r="D275" s="3" t="s">
+      <c r="G275" s="3" t="s">
         <v>1729</v>
       </c>
-      <c r="E275" s="4">
-[...2 lines deleted...]
-      <c r="F275" s="3" t="s">
+      <c r="H275" s="3" t="s">
         <v>1730</v>
       </c>
-      <c r="G275" s="3" t="s">
+      <c r="I275" s="3" t="s">
         <v>1731</v>
       </c>
-      <c r="H275" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J275" s="3">
-        <v>49.14394483</v>
+        <v>48.95522732</v>
       </c>
       <c r="K275" s="3">
-        <v>2.25528717</v>
+        <v>2.20580578</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" s="3">
-        <v>254</v>
+        <v>180</v>
       </c>
       <c r="B276" s="3" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="C276" s="3" t="s">
-        <v>1735</v>
+        <v>1733</v>
       </c>
       <c r="D276" s="3"/>
       <c r="E276" s="4">
-        <v>78220</v>
+        <v>78310</v>
       </c>
       <c r="F276" s="3" t="s">
+        <v>1734</v>
+      </c>
+      <c r="G276" s="3" t="s">
+        <v>1735</v>
+      </c>
+      <c r="H276" s="3" t="s">
         <v>1736</v>
       </c>
-      <c r="G276" s="3" t="s">
+      <c r="I276" s="3" t="s">
         <v>1737</v>
       </c>
-      <c r="H276" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J276" s="3">
-        <v>48.8016719</v>
+        <v>48.7422133</v>
       </c>
       <c r="K276" s="3">
-        <v>2.1633026</v>
+        <v>1.917284</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" s="3">
-        <v>266</v>
+        <v>246</v>
       </c>
       <c r="B277" s="3" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C277" s="3" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D277" s="3" t="s">
         <v>1740</v>
       </c>
-      <c r="C277" s="3" t="s">
+      <c r="E277" s="4">
+        <v>95660</v>
+      </c>
+      <c r="F277" s="3" t="s">
         <v>1741</v>
       </c>
-      <c r="D277" s="3"/>
-[...3 lines deleted...]
-      <c r="F277" s="3" t="s">
+      <c r="G277" s="3" t="s">
         <v>1742</v>
       </c>
-      <c r="G277" s="3" t="s">
+      <c r="H277" s="3" t="s">
         <v>1743</v>
       </c>
-      <c r="H277" s="3" t="s">
+      <c r="I277" s="3" t="s">
         <v>1744</v>
       </c>
-      <c r="I277" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J277" s="3">
-        <v>48.90865174</v>
+        <v>49.14394483</v>
       </c>
       <c r="K277" s="3">
-        <v>2.04362869</v>
+        <v>2.25528717</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" s="3">
-        <v>269</v>
+        <v>254</v>
       </c>
       <c r="B278" s="3" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C278" s="3" t="s">
         <v>1746</v>
-      </c>
-[...1 lines deleted...]
-        <v>1747</v>
       </c>
       <c r="D278" s="3"/>
       <c r="E278" s="4">
-        <v>95320</v>
+        <v>78220</v>
       </c>
       <c r="F278" s="3" t="s">
+        <v>1747</v>
+      </c>
+      <c r="G278" s="3" t="s">
         <v>1748</v>
       </c>
-      <c r="G278" s="3" t="s">
+      <c r="H278" s="3" t="s">
         <v>1749</v>
       </c>
-      <c r="H278" s="3" t="s">
+      <c r="I278" s="3" t="s">
         <v>1750</v>
       </c>
-      <c r="I278" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J278" s="3">
-        <v>49.00309675</v>
+        <v>48.8016719</v>
       </c>
       <c r="K278" s="3">
-        <v>2.25041628</v>
+        <v>2.1633026</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" s="3">
-        <v>287</v>
+        <v>266</v>
       </c>
       <c r="B279" s="3" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C279" s="3" t="s">
         <v>1752</v>
       </c>
-      <c r="C279" s="3" t="s">
+      <c r="D279" s="3"/>
+      <c r="E279" s="4">
+        <v>78240</v>
+      </c>
+      <c r="F279" s="3" t="s">
         <v>1753</v>
       </c>
-      <c r="D279" s="3" t="s">
+      <c r="G279" s="3" t="s">
         <v>1754</v>
       </c>
-      <c r="E279" s="4">
-[...2 lines deleted...]
-      <c r="F279" s="3" t="s">
+      <c r="H279" s="3" t="s">
         <v>1755</v>
       </c>
-      <c r="G279" s="3" t="s">
+      <c r="I279" s="3" t="s">
         <v>1756</v>
       </c>
-      <c r="H279" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J279" s="3">
-        <v>48.80150361</v>
+        <v>48.90865174</v>
       </c>
       <c r="K279" s="3">
-        <v>1.95975602</v>
+        <v>2.04362869</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" s="3">
-        <v>308</v>
+        <v>269</v>
       </c>
       <c r="B280" s="3" t="s">
-        <v>1759</v>
+        <v>1757</v>
       </c>
       <c r="C280" s="3" t="s">
-        <v>1760</v>
+        <v>1758</v>
       </c>
       <c r="D280" s="3"/>
       <c r="E280" s="4">
-        <v>93300</v>
+        <v>95320</v>
       </c>
       <c r="F280" s="3" t="s">
+        <v>1759</v>
+      </c>
+      <c r="G280" s="3" t="s">
+        <v>1760</v>
+      </c>
+      <c r="H280" s="3" t="s">
         <v>1761</v>
       </c>
-      <c r="G280" s="3" t="s">
+      <c r="I280" s="3" t="s">
         <v>1762</v>
       </c>
-      <c r="H280" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J280" s="3">
-        <v>48.90374355</v>
+        <v>49.00309675</v>
       </c>
       <c r="K280" s="3">
-        <v>2.38660008</v>
+        <v>2.25041628</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" s="3">
-        <v>346</v>
+        <v>287</v>
       </c>
       <c r="B281" s="3" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D281" s="3" t="s">
         <v>1765</v>
       </c>
-      <c r="C281" s="3" t="s">
+      <c r="E281" s="4">
+        <v>78370</v>
+      </c>
+      <c r="F281" s="3" t="s">
         <v>1766</v>
       </c>
-      <c r="D281" s="3"/>
-[...3 lines deleted...]
-      <c r="F281" s="3" t="s">
+      <c r="G281" s="3" t="s">
         <v>1767</v>
       </c>
-      <c r="G281" s="3" t="s">
+      <c r="H281" s="3" t="s">
         <v>1768</v>
       </c>
-      <c r="H281" s="3" t="s">
+      <c r="I281" s="3" t="s">
         <v>1769</v>
       </c>
-      <c r="I281" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J281" s="3">
-        <v>48.92845868</v>
+        <v>48.80150361</v>
       </c>
       <c r="K281" s="3">
-        <v>2.32604584</v>
+        <v>1.95975602</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282" s="3">
         <v>359</v>
       </c>
       <c r="B282" s="3" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C282" s="3" t="s">
         <v>1771</v>
-      </c>
-[...1 lines deleted...]
-        <v>1772</v>
       </c>
       <c r="D282" s="3"/>
       <c r="E282" s="4">
         <v>92000</v>
       </c>
       <c r="F282" s="3" t="s">
+        <v>1772</v>
+      </c>
+      <c r="G282" s="3" t="s">
         <v>1773</v>
-      </c>
-[...1 lines deleted...]
-        <v>1774</v>
       </c>
       <c r="H282" s="3"/>
       <c r="I282" s="3" t="s">
-        <v>1775</v>
+        <v>1774</v>
       </c>
       <c r="J282" s="3">
         <v>48.89579601</v>
       </c>
       <c r="K282" s="3">
         <v>2.18367202</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283" s="1">
         <v>730</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>1776</v>
+        <v>1775</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>682</v>
+        <v>654</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>1044</v>
+        <v>1058</v>
       </c>
       <c r="E283" s="2">
         <v>42160</v>
       </c>
       <c r="F283" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="G283" s="1" t="s">
         <v>1777</v>
       </c>
-      <c r="G283" s="1" t="s">
+      <c r="H283" s="1" t="s">
         <v>1778</v>
       </c>
-      <c r="H283" s="1" t="s">
+      <c r="I283" s="1" t="s">
         <v>1779</v>
-      </c>
-[...1 lines deleted...]
-        <v>1780</v>
       </c>
       <c r="J283" s="1">
         <v>45.5418162</v>
       </c>
       <c r="K283" s="1">
         <v>4.2748995</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284" s="3">
         <v>12</v>
       </c>
       <c r="B284" s="3" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C284" s="3" t="s">
         <v>1781</v>
-      </c>
-[...1 lines deleted...]
-        <v>1782</v>
       </c>
       <c r="D284" s="3"/>
       <c r="E284" s="4">
         <v>26000</v>
       </c>
       <c r="F284" s="3" t="s">
+        <v>1782</v>
+      </c>
+      <c r="G284" s="3" t="s">
         <v>1783</v>
       </c>
-      <c r="G284" s="3" t="s">
+      <c r="H284" s="3" t="s">
         <v>1784</v>
       </c>
-      <c r="H284" s="3" t="s">
+      <c r="I284" s="3" t="s">
         <v>1785</v>
-      </c>
-[...1 lines deleted...]
-        <v>1786</v>
       </c>
       <c r="J284" s="3">
         <v>44.8931381</v>
       </c>
       <c r="K284" s="3">
         <v>4.8860081</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285" s="3">
         <v>16</v>
       </c>
       <c r="B285" s="3" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C285" s="3" t="s">
         <v>1787</v>
-      </c>
-[...1 lines deleted...]
-        <v>1788</v>
       </c>
       <c r="D285" s="3"/>
       <c r="E285" s="4">
         <v>38200</v>
       </c>
       <c r="F285" s="3" t="s">
+        <v>1788</v>
+      </c>
+      <c r="G285" s="3" t="s">
         <v>1789</v>
       </c>
-      <c r="G285" s="3" t="s">
+      <c r="H285" s="3" t="s">
         <v>1790</v>
       </c>
-      <c r="H285" s="3" t="s">
+      <c r="I285" s="3" t="s">
         <v>1791</v>
-      </c>
-[...1 lines deleted...]
-        <v>1792</v>
       </c>
       <c r="J285" s="3">
         <v>45.5433362</v>
       </c>
       <c r="K285" s="3">
         <v>4.85360742</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286" s="3">
         <v>73</v>
       </c>
       <c r="B286" s="3" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C286" s="3" t="s">
         <v>1793</v>
-      </c>
-[...1 lines deleted...]
-        <v>1794</v>
       </c>
       <c r="D286" s="3"/>
       <c r="E286" s="4">
         <v>43700</v>
       </c>
       <c r="F286" s="3" t="s">
+        <v>1794</v>
+      </c>
+      <c r="G286" s="3" t="s">
         <v>1795</v>
       </c>
-      <c r="G286" s="3" t="s">
+      <c r="H286" s="3" t="s">
         <v>1796</v>
       </c>
-      <c r="H286" s="3" t="s">
+      <c r="I286" s="3" t="s">
         <v>1797</v>
-      </c>
-[...1 lines deleted...]
-        <v>1798</v>
       </c>
       <c r="J286" s="3">
         <v>45.0447376</v>
       </c>
       <c r="K286" s="3">
         <v>3.9118537</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287" s="3">
         <v>101</v>
       </c>
       <c r="B287" s="3" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C287" s="3" t="s">
         <v>1799</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800</v>
       </c>
       <c r="D287" s="3"/>
       <c r="E287" s="4">
         <v>26100</v>
       </c>
       <c r="F287" s="3" t="s">
+        <v>1800</v>
+      </c>
+      <c r="G287" s="3" t="s">
         <v>1801</v>
       </c>
-      <c r="G287" s="3" t="s">
+      <c r="H287" s="3" t="s">
         <v>1802</v>
       </c>
-      <c r="H287" s="3" t="s">
+      <c r="I287" s="3" t="s">
         <v>1803</v>
-      </c>
-[...1 lines deleted...]
-        <v>1804</v>
       </c>
       <c r="J287" s="3">
         <v>45.0532434</v>
       </c>
       <c r="K287" s="3">
         <v>5.0867011</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" s="3">
         <v>129</v>
       </c>
       <c r="B288" s="3" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C288" s="3" t="s">
         <v>1805</v>
-      </c>
-[...1 lines deleted...]
-        <v>1806</v>
       </c>
       <c r="D288" s="3"/>
       <c r="E288" s="4" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F288" s="3" t="s">
         <v>1807</v>
       </c>
-      <c r="F288" s="3" t="s">
+      <c r="G288" s="3" t="s">
         <v>1808</v>
       </c>
-      <c r="G288" s="3" t="s">
+      <c r="H288" s="3" t="s">
         <v>1809</v>
       </c>
-      <c r="H288" s="3" t="s">
+      <c r="I288" s="3" t="s">
         <v>1810</v>
-      </c>
-[...1 lines deleted...]
-        <v>1811</v>
       </c>
       <c r="J288" s="3">
         <v>45.245488</v>
       </c>
       <c r="K288" s="3">
         <v>4.6897489</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" s="3">
         <v>131</v>
       </c>
       <c r="B289" s="3" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C289" s="3" t="s">
         <v>1812</v>
-      </c>
-[...1 lines deleted...]
-        <v>1813</v>
       </c>
       <c r="D289" s="3">
         <v>3</v>
       </c>
       <c r="E289" s="4">
         <v>42490</v>
       </c>
       <c r="F289" s="3" t="s">
+        <v>1813</v>
+      </c>
+      <c r="G289" s="3" t="s">
         <v>1814</v>
       </c>
-      <c r="G289" s="3" t="s">
+      <c r="H289" s="3" t="s">
         <v>1815</v>
       </c>
-      <c r="H289" s="3" t="s">
+      <c r="I289" s="3" t="s">
         <v>1816</v>
-      </c>
-[...1 lines deleted...]
-        <v>1817</v>
       </c>
       <c r="J289" s="3">
         <v>45.3921874</v>
       </c>
       <c r="K289" s="3">
         <v>4.2716935</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" s="3">
         <v>157</v>
       </c>
       <c r="B290" s="3" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C290" s="3" t="s">
         <v>1818</v>
-      </c>
-[...1 lines deleted...]
-        <v>1819</v>
       </c>
       <c r="D290" s="3"/>
       <c r="E290" s="4">
         <v>43120</v>
       </c>
       <c r="F290" s="3" t="s">
+        <v>1819</v>
+      </c>
+      <c r="G290" s="3" t="s">
         <v>1820</v>
       </c>
-      <c r="G290" s="3" t="s">
+      <c r="H290" s="3" t="s">
         <v>1821</v>
       </c>
-      <c r="H290" s="3" t="s">
+      <c r="I290" s="3" t="s">
         <v>1822</v>
-      </c>
-[...1 lines deleted...]
-        <v>1823</v>
       </c>
       <c r="J290" s="3">
         <v>45.28207353</v>
       </c>
       <c r="K290" s="3">
         <v>4.18381691</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291" s="3">
         <v>214</v>
       </c>
       <c r="B291" s="3" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C291" s="3" t="s">
         <v>1824</v>
-      </c>
-[...1 lines deleted...]
-        <v>1825</v>
       </c>
       <c r="D291" s="3"/>
       <c r="E291" s="4">
         <v>26400</v>
       </c>
       <c r="F291" s="3" t="s">
+        <v>1825</v>
+      </c>
+      <c r="G291" s="3" t="s">
         <v>1826</v>
       </c>
-      <c r="G291" s="3" t="s">
+      <c r="H291" s="3" t="s">
         <v>1827</v>
       </c>
-      <c r="H291" s="3" t="s">
+      <c r="I291" s="3" t="s">
         <v>1828</v>
-      </c>
-[...1 lines deleted...]
-        <v>1829</v>
       </c>
       <c r="J291" s="3">
         <v>44.7350268</v>
       </c>
       <c r="K291" s="3">
         <v>5.0103049</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" s="3">
         <v>216</v>
       </c>
       <c r="B292" s="3" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C292" s="3" t="s">
         <v>1830</v>
-      </c>
-[...1 lines deleted...]
-        <v>1831</v>
       </c>
       <c r="D292" s="3"/>
       <c r="E292" s="4" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F292" s="3" t="s">
         <v>1832</v>
       </c>
-      <c r="F292" s="3" t="s">
+      <c r="G292" s="3" t="s">
         <v>1833</v>
       </c>
-      <c r="G292" s="3" t="s">
+      <c r="H292" s="3" t="s">
         <v>1834</v>
       </c>
-      <c r="H292" s="3" t="s">
+      <c r="I292" s="3" t="s">
         <v>1835</v>
-      </c>
-[...1 lines deleted...]
-        <v>1836</v>
       </c>
       <c r="J292" s="3">
         <v>44.60932922</v>
       </c>
       <c r="K292" s="3">
         <v>4.41253662</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293" s="3">
         <v>223</v>
       </c>
       <c r="B293" s="3" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C293" s="3" t="s">
         <v>1837</v>
-      </c>
-[...1 lines deleted...]
-        <v>1838</v>
       </c>
       <c r="D293" s="3"/>
       <c r="E293" s="4">
         <v>26600</v>
       </c>
       <c r="F293" s="3" t="s">
+        <v>1838</v>
+      </c>
+      <c r="G293" s="3" t="s">
         <v>1839</v>
       </c>
-      <c r="G293" s="3" t="s">
+      <c r="H293" s="3" t="s">
         <v>1840</v>
       </c>
-      <c r="H293" s="3" t="s">
+      <c r="I293" s="3" t="s">
         <v>1841</v>
-      </c>
-[...1 lines deleted...]
-        <v>1842</v>
       </c>
       <c r="J293" s="3">
         <v>45.04111349</v>
       </c>
       <c r="K293" s="3">
         <v>4.86756563</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294" s="3">
         <v>327</v>
       </c>
       <c r="B294" s="3" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C294" s="3" t="s">
         <v>1843</v>
       </c>
-      <c r="C294" s="3" t="s">
+      <c r="D294" s="3" t="s">
         <v>1844</v>
-      </c>
-[...1 lines deleted...]
-        <v>1845</v>
       </c>
       <c r="E294" s="4">
         <v>26140</v>
       </c>
       <c r="F294" s="3" t="s">
+        <v>1845</v>
+      </c>
+      <c r="G294" s="3" t="s">
         <v>1846</v>
       </c>
-      <c r="G294" s="3" t="s">
+      <c r="H294" s="3" t="s">
         <v>1847</v>
       </c>
-      <c r="H294" s="3" t="s">
+      <c r="I294" s="3" t="s">
         <v>1848</v>
-      </c>
-[...1 lines deleted...]
-        <v>1849</v>
       </c>
       <c r="J294" s="3">
         <v>45.27487511</v>
       </c>
       <c r="K294" s="3">
         <v>4.82166231</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295" s="1">
         <v>732</v>
       </c>
       <c r="B295" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C295" s="1" t="s">
         <v>1850</v>
       </c>
-      <c r="C295" s="1" t="s">
+      <c r="D295" s="1" t="s">
         <v>1851</v>
-      </c>
-[...1 lines deleted...]
-        <v>1852</v>
       </c>
       <c r="E295" s="2">
         <v>62507</v>
       </c>
       <c r="F295" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="G295" s="1" t="s">
         <v>1853</v>
-      </c>
-[...1 lines deleted...]
-        <v>1854</v>
       </c>
       <c r="H295" s="1"/>
       <c r="I295" s="1" t="s">
-        <v>1855</v>
+        <v>1854</v>
       </c>
       <c r="J295" s="1">
         <v>50.28346456</v>
       </c>
       <c r="K295" s="1">
         <v>2.75862027</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" s="3">
         <v>268</v>
       </c>
       <c r="B296" s="3" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C296" s="3" t="s">
         <v>1856</v>
-      </c>
-[...1 lines deleted...]
-        <v>1857</v>
       </c>
       <c r="D296" s="3"/>
       <c r="E296" s="4">
         <v>59118</v>
       </c>
       <c r="F296" s="3" t="s">
+        <v>1857</v>
+      </c>
+      <c r="G296" s="3" t="s">
         <v>1858</v>
       </c>
-      <c r="G296" s="3" t="s">
+      <c r="H296" s="3" t="s">
         <v>1859</v>
       </c>
-      <c r="H296" s="3" t="s">
+      <c r="I296" s="3" t="s">
         <v>1860</v>
-      </c>
-[...1 lines deleted...]
-        <v>1861</v>
       </c>
       <c r="J296" s="3">
         <v>50.6862193</v>
       </c>
       <c r="K296" s="3">
         <v>3.0648644</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297" s="3">
         <v>272</v>
       </c>
       <c r="B297" s="3" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C297" s="3" t="s">
         <v>1862</v>
-      </c>
-[...1 lines deleted...]
-        <v>1863</v>
       </c>
       <c r="D297" s="3"/>
       <c r="E297" s="4">
         <v>62300</v>
       </c>
       <c r="F297" s="3" t="s">
+        <v>1863</v>
+      </c>
+      <c r="G297" s="3" t="s">
         <v>1864</v>
       </c>
-      <c r="G297" s="3" t="s">
+      <c r="H297" s="3" t="s">
         <v>1865</v>
       </c>
-      <c r="H297" s="3" t="s">
+      <c r="I297" s="3" t="s">
         <v>1866</v>
-      </c>
-[...1 lines deleted...]
-        <v>1867</v>
       </c>
       <c r="J297" s="3">
         <v>50.45072766</v>
       </c>
       <c r="K297" s="3">
         <v>2.81840086</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298" s="3">
         <v>274</v>
       </c>
       <c r="B298" s="3" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C298" s="3" t="s">
         <v>1868</v>
       </c>
-      <c r="C298" s="3" t="s">
+      <c r="D298" s="3" t="s">
         <v>1869</v>
-      </c>
-[...1 lines deleted...]
-        <v>1870</v>
       </c>
       <c r="E298" s="4">
         <v>59640</v>
       </c>
       <c r="F298" s="3" t="s">
+        <v>1870</v>
+      </c>
+      <c r="G298" s="3" t="s">
         <v>1871</v>
       </c>
-      <c r="G298" s="3" t="s">
+      <c r="H298" s="3" t="s">
         <v>1872</v>
       </c>
-      <c r="H298" s="3" t="s">
+      <c r="I298" s="3" t="s">
         <v>1873</v>
-      </c>
-[...1 lines deleted...]
-        <v>1874</v>
       </c>
       <c r="J298" s="3">
         <v>51.005006</v>
       </c>
       <c r="K298" s="3">
         <v>2.33399391</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" s="3">
         <v>284</v>
       </c>
       <c r="B299" s="3" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C299" s="3" t="s">
         <v>1875</v>
       </c>
-      <c r="C299" s="3" t="s">
+      <c r="D299" s="3" t="s">
         <v>1876</v>
-      </c>
-[...1 lines deleted...]
-        <v>1877</v>
       </c>
       <c r="E299" s="4">
         <v>62120</v>
       </c>
       <c r="F299" s="3" t="s">
+        <v>1877</v>
+      </c>
+      <c r="G299" s="3" t="s">
         <v>1878</v>
       </c>
-      <c r="G299" s="3" t="s">
+      <c r="H299" s="3" t="s">
         <v>1879</v>
       </c>
-      <c r="H299" s="3" t="s">
+      <c r="I299" s="3" t="s">
         <v>1880</v>
-      </c>
-[...1 lines deleted...]
-        <v>1881</v>
       </c>
       <c r="J299" s="3">
         <v>50.72813073</v>
       </c>
       <c r="K299" s="3">
         <v>2.33996535</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" s="3">
         <v>301</v>
       </c>
       <c r="B300" s="3" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C300" s="3" t="s">
         <v>1882</v>
-      </c>
-[...1 lines deleted...]
-        <v>1883</v>
       </c>
       <c r="D300" s="3"/>
       <c r="E300" s="4">
         <v>62360</v>
       </c>
       <c r="F300" s="3" t="s">
+        <v>1883</v>
+      </c>
+      <c r="G300" s="3" t="s">
         <v>1884</v>
       </c>
-      <c r="G300" s="3" t="s">
+      <c r="H300" s="3" t="s">
         <v>1885</v>
       </c>
-      <c r="H300" s="3" t="s">
+      <c r="I300" s="3" t="s">
         <v>1886</v>
-      </c>
-[...1 lines deleted...]
-        <v>1887</v>
       </c>
       <c r="J300" s="3">
         <v>50.69101</v>
       </c>
       <c r="K300" s="3">
         <v>1.61468</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301" s="3">
         <v>320</v>
       </c>
       <c r="B301" s="3" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C301" s="3" t="s">
         <v>1888</v>
       </c>
-      <c r="C301" s="3" t="s">
+      <c r="D301" s="3" t="s">
         <v>1889</v>
-      </c>
-[...1 lines deleted...]
-        <v>1890</v>
       </c>
       <c r="E301" s="4">
         <v>59930</v>
       </c>
       <c r="F301" s="3" t="s">
+        <v>1890</v>
+      </c>
+      <c r="G301" s="3" t="s">
         <v>1891</v>
       </c>
-      <c r="G301" s="3" t="s">
+      <c r="H301" s="3" t="s">
         <v>1892</v>
       </c>
-      <c r="H301" s="3" t="s">
+      <c r="I301" s="3" t="s">
         <v>1893</v>
-      </c>
-[...1 lines deleted...]
-        <v>1894</v>
       </c>
       <c r="J301" s="3">
         <v>50.65745985</v>
       </c>
       <c r="K301" s="3">
         <v>2.8945595</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302" s="3">
         <v>335</v>
       </c>
       <c r="B302" s="3" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C302" s="3" t="s">
         <v>1895</v>
-      </c>
-[...1 lines deleted...]
-        <v>1896</v>
       </c>
       <c r="D302" s="3"/>
       <c r="E302" s="4">
         <v>60000</v>
       </c>
       <c r="F302" s="3" t="s">
+        <v>1896</v>
+      </c>
+      <c r="G302" s="3" t="s">
         <v>1897</v>
       </c>
-      <c r="G302" s="3" t="s">
+      <c r="H302" s="3" t="s">
         <v>1898</v>
       </c>
-      <c r="H302" s="3" t="s">
+      <c r="I302" s="3" t="s">
         <v>1899</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900</v>
       </c>
       <c r="J302" s="3">
         <v>49.413885</v>
       </c>
       <c r="K302" s="3">
         <v>2.117307</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303" s="3">
         <v>337</v>
       </c>
       <c r="B303" s="3" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C303" s="3" t="s">
         <v>1901</v>
       </c>
-      <c r="C303" s="3" t="s">
+      <c r="D303" s="3" t="s">
         <v>1902</v>
-      </c>
-[...1 lines deleted...]
-        <v>1903</v>
       </c>
       <c r="E303" s="4">
         <v>80450</v>
       </c>
       <c r="F303" s="3" t="s">
+        <v>1903</v>
+      </c>
+      <c r="G303" s="3" t="s">
         <v>1904</v>
       </c>
-      <c r="G303" s="3" t="s">
+      <c r="H303" s="3" t="s">
         <v>1905</v>
       </c>
-      <c r="H303" s="3" t="s">
+      <c r="I303" s="3" t="s">
         <v>1906</v>
-      </c>
-[...1 lines deleted...]
-        <v>1907</v>
       </c>
       <c r="J303" s="3">
         <v>49.8998906</v>
       </c>
       <c r="K303" s="3">
         <v>2.3548281</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304" s="3">
         <v>342</v>
       </c>
       <c r="B304" s="3" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C304" s="3" t="s">
         <v>1908</v>
       </c>
-      <c r="C304" s="3" t="s">
+      <c r="D304" s="3" t="s">
         <v>1909</v>
-      </c>
-[...1 lines deleted...]
-        <v>1910</v>
       </c>
       <c r="E304" s="4">
         <v>60200</v>
       </c>
       <c r="F304" s="3" t="s">
+        <v>1910</v>
+      </c>
+      <c r="G304" s="3" t="s">
         <v>1911</v>
       </c>
-      <c r="G304" s="3" t="s">
+      <c r="H304" s="3" t="s">
         <v>1912</v>
       </c>
-      <c r="H304" s="3" t="s">
+      <c r="I304" s="3" t="s">
         <v>1913</v>
-      </c>
-[...1 lines deleted...]
-        <v>1914</v>
       </c>
       <c r="J304" s="3">
         <v>49.3915217</v>
       </c>
       <c r="K304" s="3">
         <v>2.79443264</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305" s="3">
         <v>358</v>
       </c>
       <c r="B305" s="3" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C305" s="3" t="s">
         <v>1915</v>
       </c>
-      <c r="C305" s="3" t="s">
+      <c r="D305" s="3" t="s">
         <v>1916</v>
-      </c>
-[...1 lines deleted...]
-        <v>1917</v>
       </c>
       <c r="E305" s="4">
         <v>59121</v>
       </c>
       <c r="F305" s="3" t="s">
+        <v>1917</v>
+      </c>
+      <c r="G305" s="3" t="s">
         <v>1918</v>
-      </c>
-[...1 lines deleted...]
-        <v>1919</v>
       </c>
       <c r="H305" s="3"/>
       <c r="I305" s="3" t="s">
-        <v>1920</v>
+        <v>1919</v>
       </c>
       <c r="J305" s="3">
         <v>50.335193</v>
       </c>
       <c r="K305" s="3">
         <v>3.45529701</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306" s="1">
         <v>735</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>856</v>
+        <v>870</v>
       </c>
       <c r="D306" s="1"/>
       <c r="E306" s="2">
         <v>13290</v>
       </c>
       <c r="F306" s="1" t="s">
-        <v>857</v>
+        <v>871</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>858</v>
+        <v>872</v>
       </c>
       <c r="H306" s="1"/>
       <c r="I306" s="1" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="J306" s="1">
         <v>43.489788</v>
       </c>
       <c r="K306" s="1">
         <v>5.383759</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307" s="3">
         <v>40</v>
       </c>
       <c r="B307" s="3" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C307" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="D307" s="3" t="s">
         <v>1923</v>
-      </c>
-[...4 lines deleted...]
-        <v>1924</v>
       </c>
       <c r="E307" s="4">
         <v>13290</v>
       </c>
       <c r="F307" s="3" t="s">
-        <v>857</v>
+        <v>871</v>
       </c>
       <c r="G307" s="3" t="s">
+        <v>1924</v>
+      </c>
+      <c r="H307" s="3" t="s">
         <v>1925</v>
       </c>
-      <c r="H307" s="3" t="s">
+      <c r="I307" s="3" t="s">
         <v>1926</v>
-      </c>
-[...1 lines deleted...]
-        <v>1927</v>
       </c>
       <c r="J307" s="3">
         <v>43.48829554</v>
       </c>
       <c r="K307" s="3">
         <v>5.3855592</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" s="3">
         <v>119</v>
       </c>
       <c r="B308" s="3" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C308" s="3" t="s">
         <v>1928</v>
       </c>
-      <c r="C308" s="3" t="s">
+      <c r="D308" s="3" t="s">
         <v>1929</v>
-      </c>
-[...1 lines deleted...]
-        <v>1930</v>
       </c>
       <c r="E308" s="4">
         <v>13400</v>
       </c>
       <c r="F308" s="3" t="s">
+        <v>1930</v>
+      </c>
+      <c r="G308" s="3" t="s">
         <v>1931</v>
-      </c>
-[...1 lines deleted...]
-        <v>1932</v>
       </c>
       <c r="H308" s="3"/>
       <c r="I308" s="3" t="s">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="J308" s="3">
         <v>43.29018595</v>
       </c>
       <c r="K308" s="3">
         <v>5.59626818</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309" s="3">
         <v>121</v>
       </c>
       <c r="B309" s="3" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C309" s="3" t="s">
         <v>1934</v>
       </c>
-      <c r="C309" s="3" t="s">
+      <c r="D309" s="3" t="s">
         <v>1935</v>
-      </c>
-[...1 lines deleted...]
-        <v>1936</v>
       </c>
       <c r="E309" s="4">
         <v>13010</v>
       </c>
       <c r="F309" s="3" t="s">
+        <v>1936</v>
+      </c>
+      <c r="G309" s="3" t="s">
         <v>1937</v>
       </c>
-      <c r="G309" s="3" t="s">
+      <c r="H309" s="3" t="s">
         <v>1938</v>
       </c>
-      <c r="H309" s="3" t="s">
+      <c r="I309" s="3" t="s">
         <v>1939</v>
-      </c>
-[...1 lines deleted...]
-        <v>1940</v>
       </c>
       <c r="J309" s="3">
         <v>43.28440671</v>
       </c>
       <c r="K309" s="3">
         <v>5.40267706</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" s="3">
         <v>128</v>
       </c>
       <c r="B310" s="3" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C310" s="3" t="s">
         <v>1941</v>
-      </c>
-[...1 lines deleted...]
-        <v>1942</v>
       </c>
       <c r="D310" s="3"/>
       <c r="E310" s="4">
         <v>13014</v>
       </c>
       <c r="F310" s="3" t="s">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="G310" s="3" t="s">
+        <v>1942</v>
+      </c>
+      <c r="H310" s="3" t="s">
         <v>1943</v>
       </c>
-      <c r="H310" s="3" t="s">
+      <c r="I310" s="3" t="s">
         <v>1944</v>
-      </c>
-[...1 lines deleted...]
-        <v>1945</v>
       </c>
       <c r="J310" s="3">
         <v>43.3198564</v>
       </c>
       <c r="K310" s="3">
         <v>5.378731</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" s="3">
         <v>141</v>
       </c>
       <c r="B311" s="3" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C311" s="3" t="s">
         <v>1946</v>
-      </c>
-[...1 lines deleted...]
-        <v>1947</v>
       </c>
       <c r="D311" s="3"/>
       <c r="E311" s="4">
         <v>84120</v>
       </c>
       <c r="F311" s="3" t="s">
+        <v>1947</v>
+      </c>
+      <c r="G311" s="3" t="s">
         <v>1948</v>
       </c>
-      <c r="G311" s="3" t="s">
+      <c r="H311" s="3" t="s">
         <v>1949</v>
       </c>
-      <c r="H311" s="3" t="s">
+      <c r="I311" s="3" t="s">
         <v>1950</v>
-      </c>
-[...1 lines deleted...]
-        <v>1951</v>
       </c>
       <c r="J311" s="3">
         <v>43.67535251</v>
       </c>
       <c r="K311" s="3">
         <v>5.49691916</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312" s="3">
         <v>190</v>
       </c>
       <c r="B312" s="3" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C312" s="3" t="s">
         <v>1952</v>
       </c>
-      <c r="C312" s="3" t="s">
+      <c r="D312" s="3" t="s">
         <v>1953</v>
-      </c>
-[...1 lines deleted...]
-        <v>1954</v>
       </c>
       <c r="E312" s="4">
         <v>20090</v>
       </c>
       <c r="F312" s="3" t="s">
+        <v>1954</v>
+      </c>
+      <c r="G312" s="3" t="s">
         <v>1955</v>
       </c>
-      <c r="G312" s="3" t="s">
+      <c r="H312" s="3" t="s">
         <v>1956</v>
       </c>
-      <c r="H312" s="3" t="s">
+      <c r="I312" s="3" t="s">
         <v>1957</v>
-      </c>
-[...1 lines deleted...]
-        <v>1958</v>
       </c>
       <c r="J312" s="3">
         <v>41.94886231</v>
       </c>
       <c r="K312" s="3">
         <v>8.76378536</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313" s="3">
         <v>265</v>
       </c>
       <c r="B313" s="3" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C313" s="3" t="s">
         <v>1959</v>
-      </c>
-[...1 lines deleted...]
-        <v>1960</v>
       </c>
       <c r="D313" s="3"/>
       <c r="E313" s="4">
         <v>13012</v>
       </c>
       <c r="F313" s="3" t="s">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="G313" s="3" t="s">
+        <v>1960</v>
+      </c>
+      <c r="H313" s="3" t="s">
         <v>1961</v>
       </c>
-      <c r="H313" s="3" t="s">
+      <c r="I313" s="3" t="s">
         <v>1962</v>
-      </c>
-[...1 lines deleted...]
-        <v>1963</v>
       </c>
       <c r="J313" s="3">
         <v>43.30356982</v>
       </c>
       <c r="K313" s="3">
         <v>5.47245741</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314" s="3">
         <v>296</v>
       </c>
       <c r="B314" s="3" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C314" s="3" t="s">
         <v>1964</v>
       </c>
-      <c r="C314" s="3" t="s">
+      <c r="D314" s="3" t="s">
         <v>1965</v>
-      </c>
-[...1 lines deleted...]
-        <v>1966</v>
       </c>
       <c r="E314" s="4">
         <v>20137</v>
       </c>
       <c r="F314" s="3" t="s">
+        <v>1966</v>
+      </c>
+      <c r="G314" s="3" t="s">
         <v>1967</v>
       </c>
-      <c r="G314" s="3" t="s">
+      <c r="H314" s="3" t="s">
         <v>1968</v>
       </c>
-      <c r="H314" s="3" t="s">
+      <c r="I314" s="3" t="s">
         <v>1969</v>
-      </c>
-[...1 lines deleted...]
-        <v>1970</v>
       </c>
       <c r="J314" s="3">
         <v>41.62489047</v>
       </c>
       <c r="K314" s="3">
         <v>9.30034518</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315" s="3">
         <v>297</v>
       </c>
       <c r="B315" s="3" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C315" s="3" t="s">
         <v>1971</v>
       </c>
-      <c r="C315" s="3" t="s">
+      <c r="D315" s="3" t="s">
         <v>1972</v>
-      </c>
-[...1 lines deleted...]
-        <v>1973</v>
       </c>
       <c r="E315" s="4">
         <v>20620</v>
       </c>
       <c r="F315" s="3" t="s">
+        <v>1973</v>
+      </c>
+      <c r="G315" s="3" t="s">
         <v>1974</v>
       </c>
-      <c r="G315" s="3" t="s">
+      <c r="H315" s="3" t="s">
         <v>1975</v>
       </c>
-      <c r="H315" s="3" t="s">
+      <c r="I315" s="3" t="s">
         <v>1976</v>
-      </c>
-[...1 lines deleted...]
-        <v>1977</v>
       </c>
       <c r="J315" s="3">
         <v>42.594873</v>
       </c>
       <c r="K315" s="3">
         <v>9.44053</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316" s="3">
         <v>298</v>
       </c>
       <c r="B316" s="3" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C316" s="3" t="s">
         <v>1978</v>
-      </c>
-[...1 lines deleted...]
-        <v>1979</v>
       </c>
       <c r="D316" s="3"/>
       <c r="E316" s="4">
         <v>20240</v>
       </c>
       <c r="F316" s="3" t="s">
+        <v>1979</v>
+      </c>
+      <c r="G316" s="3" t="s">
         <v>1980</v>
       </c>
-      <c r="G316" s="3" t="s">
+      <c r="H316" s="3" t="s">
         <v>1981</v>
       </c>
-      <c r="H316" s="3" t="s">
+      <c r="I316" s="3" t="s">
         <v>1982</v>
-      </c>
-[...1 lines deleted...]
-        <v>1983</v>
       </c>
       <c r="J316" s="3">
         <v>42.02317</v>
       </c>
       <c r="K316" s="3">
         <v>9.41084</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317" s="3">
         <v>306</v>
       </c>
       <c r="B317" s="3" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C317" s="3" t="s">
         <v>1984</v>
       </c>
-      <c r="C317" s="3" t="s">
+      <c r="D317" s="3" t="s">
         <v>1985</v>
-      </c>
-[...1 lines deleted...]
-        <v>1986</v>
       </c>
       <c r="E317" s="4">
         <v>20110</v>
       </c>
       <c r="F317" s="3" t="s">
+        <v>1986</v>
+      </c>
+      <c r="G317" s="3" t="s">
         <v>1987</v>
       </c>
-      <c r="G317" s="3" t="s">
+      <c r="H317" s="3" t="s">
         <v>1988</v>
       </c>
-      <c r="H317" s="3" t="s">
+      <c r="I317" s="3" t="s">
         <v>1989</v>
-      </c>
-[...1 lines deleted...]
-        <v>1990</v>
       </c>
       <c r="J317" s="3">
         <v>41.67004</v>
       </c>
       <c r="K317" s="3">
         <v>8.91529</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318" s="3">
         <v>311</v>
       </c>
       <c r="B318" s="3" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C318" s="3" t="s">
         <v>1991</v>
       </c>
-      <c r="C318" s="3" t="s">
+      <c r="D318" s="3" t="s">
         <v>1992</v>
-      </c>
-[...1 lines deleted...]
-        <v>1993</v>
       </c>
       <c r="E318" s="4">
         <v>20260</v>
       </c>
       <c r="F318" s="3" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G318" s="3" t="s">
         <v>1994</v>
       </c>
-      <c r="G318" s="3" t="s">
+      <c r="H318" s="3" t="s">
         <v>1995</v>
       </c>
-      <c r="H318" s="3" t="s">
+      <c r="I318" s="3" t="s">
         <v>1996</v>
-      </c>
-[...1 lines deleted...]
-        <v>1997</v>
       </c>
       <c r="J318" s="3">
         <v>42.5408209</v>
       </c>
       <c r="K318" s="3">
         <v>8.79796743</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319" s="3">
         <v>312</v>
       </c>
       <c r="B319" s="3" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C319" s="3" t="s">
         <v>1998</v>
       </c>
-      <c r="C319" s="3" t="s">
+      <c r="D319" s="3" t="s">
         <v>1999</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000</v>
       </c>
       <c r="E319" s="4">
         <v>20620</v>
       </c>
       <c r="F319" s="3" t="s">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="G319" s="3" t="s">
+        <v>2000</v>
+      </c>
+      <c r="H319" s="3" t="s">
         <v>2001</v>
       </c>
-      <c r="H319" s="3" t="s">
+      <c r="I319" s="3" t="s">
         <v>2002</v>
-      </c>
-[...1 lines deleted...]
-        <v>2003</v>
       </c>
       <c r="J319" s="3">
         <v>42.6259</v>
       </c>
       <c r="K319" s="3">
         <v>9.4332</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320" s="3">
         <v>350</v>
       </c>
       <c r="B320" s="3" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C320" s="3" t="s">
         <v>2004</v>
       </c>
-      <c r="C320" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D320" s="3" t="s">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="E320" s="4">
         <v>20620</v>
       </c>
       <c r="F320" s="3" t="s">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="G320" s="3" t="s">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="H320" s="3"/>
       <c r="I320" s="3" t="s">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="J320" s="3">
         <v>42.62674336</v>
       </c>
       <c r="K320" s="3">
         <v>9.43921363</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" s="3">
         <v>353</v>
       </c>
       <c r="B321" s="3" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C321" s="3" t="s">
         <v>2008</v>
-      </c>
-[...1 lines deleted...]
-        <v>2009</v>
       </c>
       <c r="D321" s="3"/>
       <c r="E321" s="4">
         <v>13790</v>
       </c>
       <c r="F321" s="3" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G321" s="3" t="s">
         <v>2010</v>
-      </c>
-[...1 lines deleted...]
-        <v>2011</v>
       </c>
       <c r="H321" s="3"/>
       <c r="I321" s="3" t="s">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="J321" s="3">
         <v>43.46668502</v>
       </c>
       <c r="K321" s="3">
         <v>5.61265698</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322" s="1">
         <v>736</v>
       </c>
       <c r="B322" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C322" s="1" t="s">
         <v>2013</v>
-      </c>
-[...1 lines deleted...]
-        <v>2014</v>
       </c>
       <c r="D322" s="1"/>
       <c r="E322" s="2">
         <v>54180</v>
       </c>
       <c r="F322" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="G322" s="1" t="s">
         <v>2015</v>
       </c>
-      <c r="G322" s="1" t="s">
+      <c r="H322" s="1" t="s">
         <v>2016</v>
       </c>
-      <c r="H322" s="1" t="s">
+      <c r="I322" s="1" t="s">
         <v>2017</v>
-      </c>
-[...1 lines deleted...]
-        <v>2018</v>
       </c>
       <c r="J322" s="1">
         <v>48.31144321</v>
       </c>
       <c r="K322" s="1">
         <v>4.02526617</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323" s="3">
         <v>162</v>
       </c>
       <c r="B323" s="3" t="s">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="C323" s="3" t="s">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="D323" s="3"/>
       <c r="E323" s="4">
         <v>54180</v>
       </c>
       <c r="F323" s="3" t="s">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="G323" s="3" t="s">
+        <v>2019</v>
+      </c>
+      <c r="H323" s="3" t="s">
         <v>2020</v>
       </c>
-      <c r="H323" s="3" t="s">
+      <c r="I323" s="3" t="s">
         <v>2021</v>
-      </c>
-[...1 lines deleted...]
-        <v>2022</v>
       </c>
       <c r="J323" s="3">
         <v>48.63712625</v>
       </c>
       <c r="K323" s="3">
         <v>6.1805401</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324" s="3">
         <v>200</v>
       </c>
       <c r="B324" s="3" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C324" s="3" t="s">
         <v>2023</v>
       </c>
-      <c r="C324" s="3" t="s">
+      <c r="D324" s="3" t="s">
         <v>2024</v>
-      </c>
-[...1 lines deleted...]
-        <v>2025</v>
       </c>
       <c r="E324" s="4">
         <v>68260</v>
       </c>
       <c r="F324" s="3" t="s">
+        <v>2025</v>
+      </c>
+      <c r="G324" s="3" t="s">
         <v>2026</v>
       </c>
-      <c r="G324" s="3" t="s">
+      <c r="H324" s="3" t="s">
         <v>2027</v>
       </c>
-      <c r="H324" s="3" t="s">
+      <c r="I324" s="3" t="s">
         <v>2028</v>
-      </c>
-[...1 lines deleted...]
-        <v>2029</v>
       </c>
       <c r="J324" s="3">
         <v>47.79054045</v>
       </c>
       <c r="K324" s="3">
         <v>7.30606914</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" s="3">
         <v>202</v>
       </c>
       <c r="B325" s="3" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C325" s="3" t="s">
         <v>2030</v>
-      </c>
-[...1 lines deleted...]
-        <v>2031</v>
       </c>
       <c r="D325" s="3"/>
       <c r="E325" s="4" t="s">
+        <v>2031</v>
+      </c>
+      <c r="F325" s="3" t="s">
         <v>2032</v>
       </c>
-      <c r="F325" s="3" t="s">
+      <c r="G325" s="3" t="s">
         <v>2033</v>
       </c>
-      <c r="G325" s="3" t="s">
+      <c r="H325" s="3" t="s">
         <v>2034</v>
       </c>
-      <c r="H325" s="3" t="s">
+      <c r="I325" s="3" t="s">
         <v>2035</v>
-      </c>
-[...1 lines deleted...]
-        <v>2036</v>
       </c>
       <c r="J325" s="3">
         <v>49.7490507</v>
       </c>
       <c r="K325" s="3">
         <v>4.6870232</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326" s="3">
         <v>203</v>
       </c>
       <c r="B326" s="3" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C326" s="3" t="s">
         <v>2037</v>
-      </c>
-[...1 lines deleted...]
-        <v>2038</v>
       </c>
       <c r="D326" s="3"/>
       <c r="E326" s="4">
         <v>51100</v>
       </c>
       <c r="F326" s="3" t="s">
+        <v>2038</v>
+      </c>
+      <c r="G326" s="3" t="s">
         <v>2039</v>
       </c>
-      <c r="G326" s="3" t="s">
+      <c r="H326" s="3" t="s">
         <v>2040</v>
       </c>
-      <c r="H326" s="3" t="s">
+      <c r="I326" s="3" t="s">
         <v>2041</v>
-      </c>
-[...1 lines deleted...]
-        <v>2042</v>
       </c>
       <c r="J326" s="3">
         <v>49.2883006</v>
       </c>
       <c r="K326" s="3">
         <v>4.0155776</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327" s="3">
         <v>204</v>
       </c>
       <c r="B327" s="3" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C327" s="3" t="s">
         <v>2043</v>
       </c>
-      <c r="C327" s="3" t="s">
+      <c r="D327" s="3" t="s">
         <v>2044</v>
-      </c>
-[...1 lines deleted...]
-        <v>2045</v>
       </c>
       <c r="E327" s="4">
         <v>57140</v>
       </c>
       <c r="F327" s="3" t="s">
+        <v>2045</v>
+      </c>
+      <c r="G327" s="3" t="s">
         <v>2046</v>
       </c>
-      <c r="G327" s="3" t="s">
+      <c r="H327" s="3" t="s">
         <v>2047</v>
       </c>
-      <c r="H327" s="3" t="s">
+      <c r="I327" s="3" t="s">
         <v>2048</v>
-      </c>
-[...1 lines deleted...]
-        <v>2049</v>
       </c>
       <c r="J327" s="3">
         <v>49.15969159</v>
       </c>
       <c r="K327" s="3">
         <v>6.15792274</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328" s="3">
         <v>206</v>
       </c>
       <c r="B328" s="3" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C328" s="3" t="s">
         <v>2050</v>
-      </c>
-[...1 lines deleted...]
-        <v>2051</v>
       </c>
       <c r="D328" s="3"/>
       <c r="E328" s="4">
         <v>51520</v>
       </c>
       <c r="F328" s="3" t="s">
+        <v>2051</v>
+      </c>
+      <c r="G328" s="3" t="s">
         <v>2052</v>
       </c>
-      <c r="G328" s="3" t="s">
+      <c r="H328" s="3" t="s">
         <v>2053</v>
       </c>
-      <c r="H328" s="3" t="s">
+      <c r="I328" s="3" t="s">
         <v>2054</v>
-      </c>
-[...1 lines deleted...]
-        <v>2055</v>
       </c>
       <c r="J328" s="3">
         <v>48.98512217</v>
       </c>
       <c r="K328" s="3">
         <v>4.34466105</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329" s="3">
         <v>207</v>
       </c>
       <c r="B329" s="3" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C329" s="3" t="s">
         <v>2056</v>
       </c>
-      <c r="C329" s="3" t="s">
+      <c r="D329" s="3" t="s">
         <v>2057</v>
-      </c>
-[...1 lines deleted...]
-        <v>2058</v>
       </c>
       <c r="E329" s="4">
         <v>51530</v>
       </c>
       <c r="F329" s="3" t="s">
+        <v>2058</v>
+      </c>
+      <c r="G329" s="3" t="s">
         <v>2059</v>
       </c>
-      <c r="G329" s="3" t="s">
+      <c r="H329" s="3" t="s">
         <v>2060</v>
       </c>
-      <c r="H329" s="3" t="s">
+      <c r="I329" s="3" t="s">
         <v>2061</v>
-      </c>
-[...1 lines deleted...]
-        <v>2062</v>
       </c>
       <c r="J329" s="3">
         <v>49.06086184</v>
       </c>
       <c r="K329" s="3">
         <v>3.93969297</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330" s="3">
         <v>234</v>
       </c>
       <c r="B330" s="3" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C330" s="3" t="s">
         <v>2063</v>
       </c>
-      <c r="C330" s="3" t="s">
+      <c r="D330" s="3" t="s">
         <v>2064</v>
-      </c>
-[...1 lines deleted...]
-        <v>2065</v>
       </c>
       <c r="E330" s="4">
         <v>54200</v>
       </c>
       <c r="F330" s="3" t="s">
+        <v>2065</v>
+      </c>
+      <c r="G330" s="3" t="s">
         <v>2066</v>
       </c>
-      <c r="G330" s="3" t="s">
+      <c r="H330" s="3" t="s">
         <v>2067</v>
       </c>
-      <c r="H330" s="3" t="s">
+      <c r="I330" s="3" t="s">
         <v>2068</v>
-      </c>
-[...1 lines deleted...]
-        <v>2069</v>
       </c>
       <c r="J330" s="3">
         <v>48.70311219</v>
       </c>
       <c r="K330" s="3">
         <v>5.91236115</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331" s="3">
         <v>333</v>
       </c>
       <c r="B331" s="3" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C331" s="3" t="s">
         <v>2070</v>
-      </c>
-[...1 lines deleted...]
-        <v>2071</v>
       </c>
       <c r="D331" s="3"/>
       <c r="E331" s="4">
         <v>67100</v>
       </c>
       <c r="F331" s="3" t="s">
+        <v>2071</v>
+      </c>
+      <c r="G331" s="3" t="s">
         <v>2072</v>
       </c>
-      <c r="G331" s="3" t="s">
+      <c r="H331" s="3" t="s">
         <v>2073</v>
       </c>
-      <c r="H331" s="3" t="s">
+      <c r="I331" s="3" t="s">
         <v>2074</v>
-      </c>
-[...1 lines deleted...]
-        <v>2075</v>
       </c>
       <c r="J331" s="3">
         <v>48.5530858</v>
       </c>
       <c r="K331" s="3">
         <v>7.7395881</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332" s="3">
         <v>357</v>
       </c>
       <c r="B332" s="3" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C332" s="3" t="s">
         <v>2076</v>
-      </c>
-[...1 lines deleted...]
-        <v>2077</v>
       </c>
       <c r="D332" s="3"/>
       <c r="E332" s="4">
         <v>57070</v>
       </c>
       <c r="F332" s="3" t="s">
+        <v>2077</v>
+      </c>
+      <c r="G332" s="3" t="s">
         <v>2078</v>
-      </c>
-[...1 lines deleted...]
-        <v>2079</v>
       </c>
       <c r="H332" s="3"/>
       <c r="I332" s="3" t="s">
-        <v>2080</v>
+        <v>2079</v>
       </c>
       <c r="J332" s="3">
         <v>49.1165113</v>
       </c>
       <c r="K332" s="3">
         <v>6.2400282</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333" s="3">
         <v>360</v>
       </c>
       <c r="B333" s="3" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C333" s="3" t="s">
         <v>2081</v>
-      </c>
-[...1 lines deleted...]
-        <v>2082</v>
       </c>
       <c r="D333" s="3"/>
       <c r="E333" s="4">
         <v>67450</v>
       </c>
       <c r="F333" s="3" t="s">
+        <v>2082</v>
+      </c>
+      <c r="G333" s="3" t="s">
         <v>2083</v>
-      </c>
-[...1 lines deleted...]
-        <v>2084</v>
       </c>
       <c r="H333" s="3"/>
       <c r="I333" s="3" t="s">
-        <v>2085</v>
+        <v>2084</v>
       </c>
       <c r="J333" s="3">
         <v>48.63610499</v>
       </c>
       <c r="K333" s="3">
         <v>7.72707898</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334" s="3">
         <v>373</v>
       </c>
       <c r="B334" s="3" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C334" s="3" t="s">
         <v>2086</v>
-      </c>
-[...1 lines deleted...]
-        <v>2087</v>
       </c>
       <c r="D334" s="3"/>
       <c r="E334" s="4">
         <v>67600</v>
       </c>
       <c r="F334" s="3" t="s">
+        <v>2087</v>
+      </c>
+      <c r="G334" s="3" t="s">
         <v>2088</v>
-      </c>
-[...1 lines deleted...]
-        <v>2089</v>
       </c>
       <c r="H334" s="3"/>
       <c r="I334" s="3" t="s">
-        <v>2090</v>
+        <v>2089</v>
       </c>
       <c r="J334" s="3">
         <v>48.2809929</v>
       </c>
       <c r="K334" s="3">
         <v>7.4661216</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335" s="3">
         <v>390</v>
       </c>
       <c r="B335" s="3" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C335" s="3" t="s">
         <v>2091</v>
-      </c>
-[...1 lines deleted...]
-        <v>2092</v>
       </c>
       <c r="D335" s="3"/>
       <c r="E335" s="4">
         <v>57200</v>
       </c>
       <c r="F335" s="3" t="s">
+        <v>2092</v>
+      </c>
+      <c r="G335" s="3" t="s">
         <v>2093</v>
-      </c>
-[...1 lines deleted...]
-        <v>2094</v>
       </c>
       <c r="H335" s="3"/>
       <c r="I335" s="3" t="s">
-        <v>2095</v>
+        <v>2094</v>
       </c>
       <c r="J335" s="3">
         <v>49.10624695</v>
       </c>
       <c r="K335" s="3">
         <v>7.08226967</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336" s="1">
         <v>739</v>
       </c>
       <c r="B336" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C336" s="1" t="s">
         <v>2096</v>
       </c>
-      <c r="C336" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D336" s="1" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="E336" s="2">
         <v>33300</v>
       </c>
       <c r="F336" s="1" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="H336" s="1" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="I336" s="1" t="s">
-        <v>2098</v>
+        <v>2097</v>
       </c>
       <c r="J336" s="1">
         <v>14.7629727</v>
       </c>
       <c r="K336" s="1">
         <v>-60.9845924</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337" s="3">
         <v>241</v>
       </c>
       <c r="B337" s="3" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C337" s="3" t="s">
         <v>2099</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100</v>
       </c>
       <c r="D337" s="3"/>
       <c r="E337" s="4">
         <v>97232</v>
       </c>
       <c r="F337" s="3" t="s">
+        <v>2100</v>
+      </c>
+      <c r="G337" s="3" t="s">
         <v>2101</v>
       </c>
-      <c r="G337" s="3" t="s">
+      <c r="H337" s="3" t="s">
         <v>2102</v>
       </c>
-      <c r="H337" s="3" t="s">
+      <c r="I337" s="3" t="s">
         <v>2103</v>
-      </c>
-[...1 lines deleted...]
-        <v>2104</v>
       </c>
       <c r="J337" s="3">
         <v>14.61468923</v>
       </c>
       <c r="K337" s="3">
         <v>-61.01403236</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338" s="3">
         <v>259</v>
       </c>
       <c r="B338" s="3" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C338" s="3" t="s">
         <v>2105</v>
       </c>
-      <c r="C338" s="3" t="s">
+      <c r="D338" s="3" t="s">
         <v>2106</v>
-      </c>
-[...1 lines deleted...]
-        <v>2107</v>
       </c>
       <c r="E338" s="4">
         <v>97215</v>
       </c>
       <c r="F338" s="3" t="s">
+        <v>2107</v>
+      </c>
+      <c r="G338" s="3" t="s">
         <v>2108</v>
       </c>
-      <c r="G338" s="3" t="s">
+      <c r="H338" s="3" t="s">
         <v>2109</v>
       </c>
-      <c r="H338" s="3" t="s">
+      <c r="I338" s="3" t="s">
         <v>2110</v>
-      </c>
-[...1 lines deleted...]
-        <v>2111</v>
       </c>
       <c r="J338" s="3">
         <v>14.52579896</v>
       </c>
       <c r="K338" s="3">
         <v>-60.9801949</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339" s="3">
         <v>317</v>
       </c>
       <c r="B339" s="3" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C339" s="3" t="s">
         <v>2112</v>
       </c>
-      <c r="C339" s="3" t="s">
+      <c r="D339" s="3" t="s">
         <v>2113</v>
-      </c>
-[...1 lines deleted...]
-        <v>2114</v>
       </c>
       <c r="E339" s="4">
         <v>97122</v>
       </c>
       <c r="F339" s="3" t="s">
+        <v>2114</v>
+      </c>
+      <c r="G339" s="3" t="s">
         <v>2115</v>
       </c>
-      <c r="G339" s="3" t="s">
+      <c r="H339" s="3" t="s">
         <v>2116</v>
       </c>
-      <c r="H339" s="3" t="s">
+      <c r="I339" s="3" t="s">
         <v>2117</v>
-      </c>
-[...1 lines deleted...]
-        <v>2118</v>
       </c>
       <c r="J339" s="3">
         <v>16.2436728</v>
       </c>
       <c r="K339" s="3">
         <v>-61.5599155</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340" s="3">
         <v>382</v>
       </c>
       <c r="B340" s="3" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C340" s="3" t="s">
         <v>2119</v>
       </c>
-      <c r="C340" s="3" t="s">
+      <c r="D340" s="3" t="s">
         <v>2120</v>
-      </c>
-[...1 lines deleted...]
-        <v>2121</v>
       </c>
       <c r="E340" s="4">
         <v>97300</v>
       </c>
       <c r="F340" s="3" t="s">
+        <v>2121</v>
+      </c>
+      <c r="G340" s="3" t="s">
         <v>2122</v>
-      </c>
-[...1 lines deleted...]
-        <v>2123</v>
       </c>
       <c r="H340" s="3"/>
       <c r="I340" s="3" t="s">
-        <v>2124</v>
+        <v>2123</v>
       </c>
       <c r="J340" s="3">
         <v>4.9054648</v>
       </c>
       <c r="K340" s="3">
         <v>-52.3203954</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341" s="3">
         <v>578</v>
       </c>
       <c r="B341" s="3" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C341" s="3" t="s">
         <v>2125</v>
       </c>
-      <c r="C341" s="3" t="s">
+      <c r="D341" s="3" t="s">
         <v>2126</v>
-      </c>
-[...1 lines deleted...]
-        <v>2127</v>
       </c>
       <c r="E341" s="4">
         <v>97150</v>
       </c>
       <c r="F341" s="3" t="s">
+        <v>2127</v>
+      </c>
+      <c r="G341" s="3" t="s">
         <v>2128</v>
-      </c>
-[...1 lines deleted...]
-        <v>2129</v>
       </c>
       <c r="H341" s="3"/>
       <c r="I341" s="3" t="s">
-        <v>2130</v>
+        <v>2129</v>
       </c>
       <c r="J341" s="3">
         <v>18.10218173</v>
       </c>
       <c r="K341" s="3">
         <v>-63.0426735</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342" s="1">
         <v>740</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>2131</v>
+        <v>2130</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="E342" s="2">
         <v>33300</v>
       </c>
       <c r="F342" s="1" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="H342" s="1" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="I342" s="1" t="s">
-        <v>2132</v>
+        <v>2131</v>
       </c>
       <c r="J342" s="1">
         <v>14.7629727</v>
       </c>
       <c r="K342" s="1">
         <v>-60.9845924</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343" s="3">
         <v>330</v>
       </c>
       <c r="B343" s="3" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C343" s="3" t="s">
         <v>2133</v>
-      </c>
-[...1 lines deleted...]
-        <v>2134</v>
       </c>
       <c r="D343" s="3"/>
       <c r="E343" s="4">
         <v>97460</v>
       </c>
       <c r="F343" s="3" t="s">
+        <v>2134</v>
+      </c>
+      <c r="G343" s="3" t="s">
         <v>2135</v>
-      </c>
-[...1 lines deleted...]
-        <v>2136</v>
       </c>
       <c r="H343" s="3"/>
       <c r="I343" s="3" t="s">
-        <v>2137</v>
+        <v>2136</v>
       </c>
       <c r="J343" s="3">
         <v>-20.96230391</v>
       </c>
       <c r="K343" s="3">
         <v>55.29425261</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344" s="3">
         <v>341</v>
       </c>
       <c r="B344" s="3" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C344" s="3" t="s">
         <v>2138</v>
-      </c>
-[...1 lines deleted...]
-        <v>2139</v>
       </c>
       <c r="D344" s="3"/>
       <c r="E344" s="4">
         <v>97410</v>
       </c>
       <c r="F344" s="3" t="s">
+        <v>2139</v>
+      </c>
+      <c r="G344" s="3" t="s">
         <v>2140</v>
-      </c>
-[...1 lines deleted...]
-        <v>2141</v>
       </c>
       <c r="H344" s="3"/>
       <c r="I344" s="3" t="s">
-        <v>2142</v>
+        <v>2141</v>
       </c>
       <c r="J344" s="3">
         <v>-21.31418189</v>
       </c>
       <c r="K344" s="3">
         <v>55.45601273</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345" s="3">
         <v>352</v>
       </c>
       <c r="B345" s="3" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C345" s="3" t="s">
         <v>2143</v>
-      </c>
-[...1 lines deleted...]
-        <v>2144</v>
       </c>
       <c r="D345" s="3"/>
       <c r="E345" s="4">
         <v>97600</v>
       </c>
       <c r="F345" s="3" t="s">
+        <v>2144</v>
+      </c>
+      <c r="G345" s="3" t="s">
         <v>2145</v>
-      </c>
-[...1 lines deleted...]
-        <v>2146</v>
       </c>
       <c r="H345" s="3"/>
       <c r="I345" s="3" t="s">
-        <v>2147</v>
+        <v>2146</v>
       </c>
       <c r="J345" s="3">
         <v>-12.7676516</v>
       </c>
       <c r="K345" s="3">
         <v>45.2273167</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346" s="3">
         <v>356</v>
       </c>
       <c r="B346" s="3" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C346" s="3" t="s">
         <v>2148</v>
       </c>
-      <c r="C346" s="3" t="s">
+      <c r="D346" s="3" t="s">
         <v>2149</v>
-      </c>
-[...1 lines deleted...]
-        <v>2150</v>
       </c>
       <c r="E346" s="4">
         <v>97490</v>
       </c>
       <c r="F346" s="3" t="s">
+        <v>2150</v>
+      </c>
+      <c r="G346" s="3" t="s">
         <v>2151</v>
-      </c>
-[...1 lines deleted...]
-        <v>2152</v>
       </c>
       <c r="H346" s="3"/>
       <c r="I346" s="3" t="s">
-        <v>2153</v>
+        <v>2152</v>
       </c>
       <c r="J346" s="3">
         <v>-20.89075201</v>
       </c>
       <c r="K346" s="3">
         <v>55.49657296</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347" s="1">
         <v>751</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>2154</v>
+        <v>2153</v>
       </c>
       <c r="C347" s="1"/>
       <c r="D347" s="1"/>
       <c r="E347" s="2"/>
       <c r="F347" s="1"/>
       <c r="G347" s="1"/>
       <c r="H347" s="1"/>
       <c r="I347" s="1" t="s">
-        <v>2155</v>
+        <v>2154</v>
       </c>
       <c r="J347" s="1">
         <v>43.751222</v>
       </c>
       <c r="K347" s="1">
         <v>7.4379531</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348" s="3">
         <v>510</v>
       </c>
       <c r="B348" s="3" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C348" s="3" t="s">
         <v>2156</v>
-      </c>
-[...1 lines deleted...]
-        <v>2157</v>
       </c>
       <c r="D348" s="3"/>
       <c r="E348" s="4">
         <v>98000</v>
       </c>
       <c r="F348" s="3" t="s">
+        <v>2157</v>
+      </c>
+      <c r="G348" s="3" t="s">
         <v>2158</v>
       </c>
-      <c r="G348" s="3" t="s">
+      <c r="H348" s="3" t="s">
         <v>2159</v>
       </c>
-      <c r="H348" s="3" t="s">
+      <c r="I348" s="3" t="s">
         <v>2160</v>
-      </c>
-[...1 lines deleted...]
-        <v>2161</v>
       </c>
       <c r="J348" s="3">
         <v>43.751222</v>
       </c>
       <c r="K348" s="3">
         <v>7.4379531</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:K1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 