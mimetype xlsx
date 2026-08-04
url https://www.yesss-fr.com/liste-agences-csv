--- v3 (2026-06-20)
+++ v4 (2026-08-04)
@@ -565,51 +565,51 @@
   <si>
     <t>05 63 41 08 30</t>
   </si>
   <si>
     <t>albi@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de MONTAUBAN</t>
   </si>
   <si>
     <t>34 rue Voltaire</t>
   </si>
   <si>
     <t>Montauban</t>
   </si>
   <si>
     <t>05 63 02 02 03</t>
   </si>
   <si>
     <t>montauban@yesss-fr.com</t>
   </si>
   <si>
     <t>Direction régionale BRETAGNE OUEST</t>
   </si>
   <si>
-    <t>1 rue d&amp;#039;Estienne d&amp;#039;Orves</t>
+    <t>1 rue d'Estienne d'Orves</t>
   </si>
   <si>
     <t>Immeuble Celtic Submarine 1, quai C</t>
   </si>
   <si>
     <t>LORIENT</t>
   </si>
   <si>
     <t>02 97 89 80 03</t>
   </si>
   <si>
     <t>dr.bretagne@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de VANNES</t>
   </si>
   <si>
     <t>ZI du Prat</t>
   </si>
   <si>
     <t>Avenue Edouard MICHELIN</t>
   </si>
   <si>
     <t>VANNES</t>
   </si>
@@ -1879,51 +1879,51 @@
   <si>
     <t>04 72 05 64 74</t>
   </si>
   <si>
     <t>decines@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de LIMONEST</t>
   </si>
   <si>
     <t>1111 chemin de la Bruyère</t>
   </si>
   <si>
     <t>LIMONEST</t>
   </si>
   <si>
     <t>04 72 52 03 30</t>
   </si>
   <si>
     <t>04 72 52 03 31</t>
   </si>
   <si>
     <t>limonest@yesss-fr.com</t>
   </si>
   <si>
-    <t>Direction régionale BASSE NORMANDIE</t>
+    <t>Direction régionale CENTRE</t>
   </si>
   <si>
     <t>8 Rue Alfred Kastler</t>
   </si>
   <si>
     <t>CAEN</t>
   </si>
   <si>
     <t>06 73 83 90 04</t>
   </si>
   <si>
     <t>02 33 60 35 06</t>
   </si>
   <si>
     <t>dr.bassenormandie@yesss.fr</t>
   </si>
   <si>
     <t>Agence d'ARGENTAN</t>
   </si>
   <si>
     <t>ZI Sud</t>
   </si>
   <si>
     <t>Boulevard de l'Expansion - BP 100</t>
   </si>
@@ -2155,51 +2155,51 @@
   <si>
     <t>02 48 24 02 41</t>
   </si>
   <si>
     <t>bourges@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de DREUX</t>
   </si>
   <si>
     <t>4 Bis rue Jules Pasdeloup</t>
   </si>
   <si>
     <t>DREUX</t>
   </si>
   <si>
     <t>02 37 55 11 11</t>
   </si>
   <si>
     <t>02 37 46 93 38</t>
   </si>
   <si>
     <t>dreux@yesss-fr.com</t>
   </si>
   <si>
-    <t>Direction régionale HAUTE NORMANDIE</t>
+    <t>Direction régionale NORMANDIE</t>
   </si>
   <si>
     <t>dr.normandie@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de CAEN EST</t>
   </si>
   <si>
     <t>ZI de Lazzaro</t>
   </si>
   <si>
     <t>Rue Jean Monnet</t>
   </si>
   <si>
     <t>COLOMBELLES</t>
   </si>
   <si>
     <t>02 31 35 88 66</t>
   </si>
   <si>
     <t>02 31 35 88 67</t>
   </si>
   <si>
     <t>caen@yesss-fr.com</t>
   </si>
@@ -2320,87 +2320,87 @@
   <si>
     <t>evreux@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence d'ELBEUF</t>
   </si>
   <si>
     <t>133, chemin de l'Exploitation</t>
   </si>
   <si>
     <t>CAUDEBEC LES ELBEUF</t>
   </si>
   <si>
     <t>02 35 05 10 10</t>
   </si>
   <si>
     <t>02 35 05 10 01</t>
   </si>
   <si>
     <t>elbeuf@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de LISIEUX</t>
   </si>
   <si>
-    <t>Rue de la Mutualité</t>
+    <t>283 Rue de la Mutualité</t>
   </si>
   <si>
     <t>ZI Est</t>
   </si>
   <si>
     <t>HERMIVAL LES VAUX</t>
   </si>
   <si>
     <t>02 31 61 01 01</t>
   </si>
   <si>
     <t>02 31 61 18 18</t>
   </si>
   <si>
     <t>lisieux@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de VERNON</t>
   </si>
   <si>
     <t>15 rue de la Garenne</t>
   </si>
   <si>
     <t>SAINT MARCEL</t>
   </si>
   <si>
     <t>02 32 21 33 33</t>
   </si>
   <si>
     <t>02 32 71 30 30</t>
   </si>
   <si>
     <t>vernon@yesss-fr.com</t>
   </si>
   <si>
-    <t>Direction régionale PAYS DE LOIRE</t>
+    <t>Direction régionale ATLANTIQUE OUEST</t>
   </si>
   <si>
     <t>314 boulevard Marcel Paul</t>
   </si>
   <si>
     <t>BP 70371</t>
   </si>
   <si>
     <t>SAINT HERBLAIN</t>
   </si>
   <si>
     <t>02 28 03 12 63</t>
   </si>
   <si>
     <t>02 40 92 97 78</t>
   </si>
   <si>
     <t>dr.paysdeloire@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de NANTES</t>
   </si>
   <si>
     <t>28 avenue du Marché Commun</t>
   </si>
@@ -3397,51 +3397,51 @@
   <si>
     <t>04 77 26 00 31</t>
   </si>
   <si>
     <t>04 77 26 32 20</t>
   </si>
   <si>
     <t>feurs@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence d'YESSS CONNECT FOREZ</t>
   </si>
   <si>
     <t>26-28 Victor Grignard</t>
   </si>
   <si>
     <t>SAINT ETIENNE</t>
   </si>
   <si>
     <t>04 77 06 38 16</t>
   </si>
   <si>
     <t>yesssconnectforez@yesss-fr.com</t>
   </si>
   <si>
-    <t>Direction régionale BRETAGNE EST</t>
+    <t>Direction régionale BRETAGNE NORD ET MANCHE</t>
   </si>
   <si>
     <t>167 rue de Lorient</t>
   </si>
   <si>
     <t>Parc Monnier</t>
   </si>
   <si>
     <t>RENNES</t>
   </si>
   <si>
     <t>02 99 02 87 03</t>
   </si>
   <si>
     <t>02 96 61 45 41</t>
   </si>
   <si>
     <t>dr.bretagne-est@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de RENNES CESSON SEVIGNE</t>
   </si>
   <si>
     <t>10 rue de l'Oseraie</t>
   </si>
@@ -3859,51 +3859,51 @@
   <si>
     <t>04 94 94 07 42</t>
   </si>
   <si>
     <t>lelavandou@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de ST CYR SUR MER</t>
   </si>
   <si>
     <t>ZAC des Pradeaux</t>
   </si>
   <si>
     <t>224 rue Alexandre Dumas</t>
   </si>
   <si>
     <t>ST CYR SUR MER</t>
   </si>
   <si>
     <t>04 92 98 12 36</t>
   </si>
   <si>
     <t>saintcyrsurmer@yesss-fr.com</t>
   </si>
   <si>
-    <t>Direction régionale CENTRE VALLEE DE LA LOIRE</t>
+    <t>Direction régionale LOIRE ET POITOU</t>
   </si>
   <si>
     <t>117 rue Saint Marceau</t>
   </si>
   <si>
     <t>ORLÉANS</t>
   </si>
   <si>
     <t>02 38 22 20 37</t>
   </si>
   <si>
     <t>02 38 22 08 59</t>
   </si>
   <si>
     <t>dr.centre@yesss-fr.com</t>
   </si>
   <si>
     <t>Agence de LAVAL</t>
   </si>
   <si>
     <t>ZA de la Riverie</t>
   </si>
   <si>
     <t>Boite postale 62101</t>
   </si>